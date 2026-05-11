--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,1551 +54,1551 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aparecida de Fátima Custódio de Souza Anzolin</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a Ampliação do número de vagas para pessoas idosas a serem incluídas e possam receber leite.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1593/indicacao-_0002-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1593/indicacao-_0002-2011.pdf</t>
   </si>
   <si>
     <t>Solcita meios de viabilizar a reforma do prédio onde se encontra instalada a Secretaria Municipal de Assistência Social, incluindo-se nesta reforma, um banheiro com acesso para pessoas portadoras de deficiências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1594/indicacao-_0003-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1594/indicacao-_0003-2011.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a construção de contentores de velocidades na Rua Lauro Prado Nascimento, na altura da quadra 04, no Jardim Vitória.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Aparecida de Fátima Custódio de Souza Anzolin, Regiane Pereira Rodrigues Fraga</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1595/indicacao-_0004-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1595/indicacao-_0004-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que seja estudado junto a quem de direito, meios de viabilidade de destinar área especifica para um LANCHODROMO, onde os comerciantes que trabalhem com este tipo de alimentação estejam condensados e possam oferecer diferentes opções de alimentos, proporcionando espaço condizentes a prática da atividade e facilidade de acesso à população.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1596/indicacao-_0005-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1596/indicacao-_0005-2011.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de realizar a manutenção dos mata-burros situados na estrada SCD O18, já que está se iniciando o período de volta as aulas, bem como os demais mata-burros existentes nas estradas rurais do município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1597/indicacao-_0006-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1597/indicacao-_0006-2011.pdf</t>
   </si>
   <si>
     <t>Solicita providencias cabíveis a serem tomadas quanto aos transtornos que as águas das chuvas vem causando a algumas famílias que residem na Rua Francisco José Martins, a exemplo da casa do Senhor Sebastião Machado (n. 53), onde a água das enxurradas vem com velocidade e acabam adentrando a sua residência, devido ao fato de não ter galerias nesta Rua que acaba por receber águas das enxurradas do Jardim Zanata e Vitória, que descem em direção a Rua Francisco José Martins.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Ferreira Neves</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1598/indicacao-_0007-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1598/indicacao-_0007-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que estude junto ao Conselho Municipal de Trânsito, a possibilidade de marcar uma reunião, inclusive convidando os membros desta Casa Legislativa, visando discutir assuntos como a construção de obstáculos redutores de velocidade, uma vez que os moradores de nosso município cobram providencias neste sentido.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1599/indicacao-_0008-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1599/indicacao-_0008-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que se estude junto a quem de direito, a possibilidade de restaurar o Play Ground Marina Zanata Pereira, situada no Jardim Canaã, uma vez que o mesmo encontra-se em estado de abandono.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1600/indicacao-_0009-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1600/indicacao-_0009-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de ônibus no Jardim Canaã, nas proximidades da Rodovia Engenheiro João Batista Cabral Rennó, podendo ser no mesmo modelo dos demais pontos de ônibus existentes no município</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Regiane Pereira Rodrigues Fraga</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1601/indicacao-_0010-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1601/indicacao-_0010-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de um veículo escolar para transportar as crianças que residem nos Bairros Jardim Canaã e Jardim Vitória, nos períodos da manhã e tarde.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1602/indicacao-_0011-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1602/indicacao-_0011-2011.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de doação de um imóvel visando a construção de uma Capela Católica no Jardim Vitória, em atenção ao pedido dos moradores deste bairro.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1603/indicacao-_0012-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1603/indicacao-_0012-2011.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de adquirir e destinar um ônibus exclusivo ao transporte da Terceira Idade.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1604/indicacao-_0013-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1604/indicacao-_0013-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que estude junto à Diretoria da SABESP, a possibilidade de isentar todas as Igrejas legalmente constituídas, localizadas em Espírito Santo do Turvo, do pagamento das taxas referentes aos serviços de fornecimento de água e esgoto, vez que a comunidade local é carente e as arrecadações são pequenas, muitas vezes insuficientes para custear a manutenção das mesmas.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1605/indicacao-_0014-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1605/indicacao-_0014-2011.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na sinalização de trânsito de nosso município, tanto horizontais (lombadas, faixas de pedestres, locais de estacionamento proibido, etc), quanto verticais (placas), que se encontram apagadas pelas intempéries ou danificadas.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1606/indicacao-_0015-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1606/indicacao-_0015-2011.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e realizar a limpeza da estrada SCD 417, vez que a mesma encontra-se intransitável devido ao mato alto no meio da estrada.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1607/indicacao-_0016-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1607/indicacao-_0016-2011.pdf</t>
   </si>
   <si>
     <t>Solicita destinar um espaço (sala) para que sejam realizadas em nosso município, reuniões do A A - Alcoólicos Anônimos, destinadas ao atendimento de estilistas e demais dependentes de drogas psicoativas e seus respectivos familiares.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1608/indicacao-_0017-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1608/indicacao-_0017-2011.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de incluir no quadro de funcionários da Prefeitura Municipal, a função de TERAPEUTA OCUPACIONAL, que executaria seu trabalho voltado aos diferentes seguimentos existentes no município, tais como pessoas portadoras de necessidades especiais, crianças que necessitam de acompanhamento escolar, idosos, dependentes químicos, entre outros.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marcos Jacinto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1609/indicacao-_0018-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1609/indicacao-_0018-2011.pdf</t>
   </si>
   <si>
     <t>Solicita executar serviços de hidrojateamento nos bueiros e galerias da cidade, pois devido as chuvas, muitos objetos e animais em decomposição estão parados, causando mal cheiro e trazendo transtornos aos munícipes.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1610/indicacao-_0019-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1610/indicacao-_0019-2011.pdf</t>
   </si>
   <si>
     <t>Solicita realizar, com urgência, operação tapa buracos nas ruas do município, pois muitas possuem trechos intransitáveis, a exemplo da Rua Nelson Lourenço Camolesi e no encontro entre as Ruas Dante Manfrin e Francisco Martins Lopes.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1611/indicacao-_0020-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1611/indicacao-_0020-2011.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de fornecer lanche no período da tarde aos funcionários da Secretaria Municipal de Saúde que cursam o ensino técnico ou superior em outros municípios, vez que os mesmos não possuem tempo hábil para ir a suas casas se alimentarem entre o término do serviço e o embarque no transporte escolar.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1612/indicacao-_0021-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1612/indicacao-_0021-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Secretaria Municipal de Obras, a possibilidade de realizar a limpeza do imóvel que sediará o futuro MUSEU MUNICIPAL, bem como seja feita a manutenção do mesmo, vez que o local está tomado pelo mato e lixo, causando transtornos aos vizinhos.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1613/indicacao-_0022-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1613/indicacao-_0022-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Agencia dos Correios, a possibilidade de construir uma rampa para utilização de cadeirantes, pessoas com mobilidade reduzida e mães que transportam seus bebes em carrinhos, permitindo a acessibilidade.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1614/indicacao-_0023-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1614/indicacao-_0023-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalar lâmpadas indicativas de saídas de emergência nas salas de aulas e outros locais que se fizerem necessários nas dependências da Escola Municipal "Antonio Gonçalves das Neves".</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Secretaria Municipal de Obras e Transportes, a possibilidade de construir contentores de velocidade na Rua Francisco José Martins, Quadra 6, pois segundo informações de moradores, a velocidade empreendida é extrema .</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1616/indicacao-_0025-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1616/indicacao-_0025-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de regularizar a nomenclatura das ruas e numeração dos imóveis localizados no município, vez que a população enfrenta grande dificuldade para comprovar seu endereço através das contas de água, luz e telefone.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1617/indicacao-_0026-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1617/indicacao-_0026-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Secretaria Municipal de Obras e Transportes, a possibilidade de recolocar as placas indicativas do nome do lago Municipal nas dependências deste.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1618/indicacao-_0027-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1618/indicacao-_0027-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Secretaria Municipal de Obras e Transportes, a possibilidade de renovar a pintura da placa indicativa com o nome do Centro de Reabilitação nas dependências deste.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1619/indicacao-_0028-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1619/indicacao-_0028-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Secretaria Municipal de Obras e Transportes, a possibilidade de realizar a limpeza dos bueiros existentes nas ruas do Jardim Vitória e do Jardim Zanata.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Wagnerr Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1620/indicacao-_0031-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1620/indicacao-_0031-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique a possibilidade de realizar a limpeza, o conserto dos brinquedos e a instalação de iluminação no Play Ground localizado no Jardim Canaã, possibilitando às crianças brincarem em segurança.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1621/indicacao-_0032-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1621/indicacao-_0032-2011.pdf</t>
   </si>
   <si>
     <t>Solicita reativar a luminária existente na Rua Antonio Martins, em frente a Escola Estadual, fundos com a Igreja Católica Divino Espírito Santo, melhorando a iluminação do local</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1622/indicacao-_0033-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1622/indicacao-_0033-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do cargo de psicóloga ou psicopedagoga para desenvolvimento de trabalho junto aos alunos da Escola Municipal.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1623/indicacao-_0034-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1623/indicacao-_0034-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que providencie a legislação visando a criação do Conselho Municipal da Pessoa Portadora de Deficência.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1624/indicacao-_0035-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1624/indicacao-_0035-2011.pdf</t>
   </si>
   <si>
     <t>Solicita contratar mais uma fisioterapeuta, estendendo horário de atendimento após às 18 horas, pelo menos 2 vezes por semana, possibilitando aos munícipes que trabalham no período diurno a realização do tratamento, que para estes muitas vezes é interrompido pois necessitam cumprir o horário de serviço.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1625/indicacao-_0037-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1625/indicacao-_0037-2011.pdf</t>
   </si>
   <si>
     <t>Solicita revisão das faixas de referencias e os respectivos valores pagos a título de remuneração aos funcionários públicos municipais, aumentando os valores pagos, vez que os salários encontram-se defasados.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1626/indicacao-_0038-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1626/indicacao-_0038-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de algum estabelecimento comercial do município tornar-se correspondente bancário do Banco do Brasil, para assim processar o pagamento aos beneficiários dos Programas de Transparência de Renda do Governo do Estado,  Ação Jovem e Renda Cidadã.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1627/indicacao-_0039-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1627/indicacao-_0039-2011.pdf</t>
   </si>
   <si>
     <t>Solicita consertar a tampa do bueiro localizado na Rua Afonso Nascimento, na altura do número 301, evitando que ocorra acidentes.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1628/indicacao-_0040-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1628/indicacao-_0040-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de doar as telhas que foram retiradas das casas do Jardim Vitória aos respectivos proprietários, vez que os estes poderão reaproveitá-Ias, melhorando seus imóveis, construindo áreas de trabalho, garagens, etc,</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1629/indicacao-_0041-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1629/indicacao-_0041-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais uma linha telefônica para a Unidade Básica de Saúde, instalando mais aparelhos nas salas, visando facilitar o atendimento e a realização de ligações pelos profissionais da saúde, pois os mesmos atualmente precisam se locomover do seu local de trabalho para realizar ou receber chamadas, prejudicando a agilidade e resolutividade dos assuntos tratados.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1630/indicacao-_0042-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1630/indicacao-_0042-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Sabesp e/ou Secretaria Municipal de Obras, a possibilidade de tapar orifícios existentes no asfalto em frente ao CAI- Centro de Atendimento Infantil e na calçada, em frente a Praça João Gonçalves.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t xml:space="preserve">Marcelo Zanoti Bittencourt </t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1631/indicacao-_0043-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1631/indicacao-_0043-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que altere o sentido da Rua Idarilho Gonçalves do Nascimento, viabilizando o transito no local.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1632/indicacao-_0044-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1632/indicacao-_0044-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que construa um Velório Municipal, com salas amplas, visando dar mais conforto as famílias e amigos no momento difícil que é a perca de entes queridos.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Geraldo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1633/indicacao-_0045-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1633/indicacao-_0045-2011.pdf</t>
   </si>
   <si>
     <t>Solicita ao BANCO BRADESCO S A, agência de Espírito Santo do Turvo, para que verifique a possibilidade de construir um sanitário nas dependências da referida agência, com acesso aos usuários e clientes.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1634/indicacao-_0046-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1634/indicacao-_0046-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutores de velocidade na Rua Orlando Manfrin, nas proximidades da Escola Municipal, visando coibir excessos de velocidade.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1730/indicacao-_0047-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1730/indicacao-_0047-2011.pdf</t>
   </si>
   <si>
     <t>Solicita a promoção de um curso de Capacitação aos Professores e Funcionários da Creche e dos Escolas Municipais, afim de instruí-Ias no combate contra princípios de incêndio.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1635/indicacao-_0048-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1635/indicacao-_0048-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a Empresa Funerária local, o possibilidade desta em estar divulgando à população Espírito-santense. os falecimentos ocorridos, vez que o auto falante da Igreja da Matriz não é suficiente levar à toda população as informações necessárias,o que causa constrangimentos, pois muitos munícipes. moradores dos bairros das extremidades acabam por não ter conhecimento das notas de falecimento.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1636/indicacao-_0049-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1636/indicacao-_0049-2011.pdf</t>
   </si>
   <si>
     <t>Solicita construir arquibancadas no Campo Municipal.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1637/indicacao-_0050-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1637/indicacao-_0050-2011.pdf</t>
   </si>
   <si>
     <t>Solicita pagar insalubridade às cozinheiras municipais - por trabalhar com temperaturas diferentes (quente e frio) e com produtos químicos, bem como para os Serviços Gerais que varrem as rua, pois recolhem animais mortos e todo tipo de dejetos.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1638/indicacao-_0051-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1638/indicacao-_0051-2011.pdf</t>
   </si>
   <si>
     <t>Solicita para que verifique junto a CPFL, a possibilidade de serem colocadas lâmpadas nos postes existentes nas Associações de Agricultores Familiares "Terra Nossa", "Recanto Feliz", "Povo Unido" e "Rio Turvo", gerando mais segurança aos moradores destas localidades.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1639/indicacao-_0052-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1639/indicacao-_0052-2011.pdf</t>
   </si>
   <si>
     <t>Solicita reformar o "Play Ground Marina Zanata Pereira" bem como trocar os brinquedos lá existentes por novos, o que da às crianças mais uma opção de diversão e lazer.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a Manutenção e as trocas necessárias nas Tampas dos 	Bueiros de toda a Área Urbana do Município, pois diversas estão danificadas, impossibilitando a passagem de pedestres nas calçadas, podendo ocasionar acidentes e gerando fortes odores.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/253/253_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita Manutenção na Quadra Poliesportiva do Jardim Canaã, que se encontra bastante danificada.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do Lago Municipal, cujas margens e fundo estão com muitas pedra e cacos de vidros, o que poderá causar acidentes aos banhistas que o freqüentam.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita aumentar os itens constantes da Cesta Básica oferecida aos Funcionários, bem como cobrar da Empresa Fornecedora, que entregue produtos de qualidade, vez que existem inúmeras reclamações em relação à itens como Arroz e Feijão.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/255/255_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilizar à população, Cursos Profissionalizantes voltados para o mercado interno, tais corno cursos para Formação de Eletricistas, Pedreiro, Carpinteiro, Pintor, entre outros, utilizando a mão de obra especializada local como Agentes Capacitadores.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita Instalação de Refletor na quadra de Areia do Lago Municipal</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza das margens do Ribeirão Àgua do Rangel.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção e trocas nas tampas dos bueiros de toda área urbana do município pois muitas estão danificadas impossibilitando a passagem de pedestres nas calçadas, podendo ocasionar acidentes, reiterando a Indicação n.º 53/2011 do vereador Marcos Jacynto da Silva,</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita transformar a Rua João Eugênio de Sentido Duplo para mão única, no sentido Centro-Bairro.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Maria Aparecida Borges Bernadino</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita realizar Reparos no telhado da garagem do Posto de Saúde.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a Concessão de Uniformes para todos os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Setor de Fiscalização da Prefeitura Municipal, que orientem os proprietários de imóveis sobre a importância da acessibilidade na construção de calçadas, evitando degraus e rampas e se possível, determinar prazo para a remoção das rampas e degraus já existentes, minimizando os riscos de acidentes e possibilitando o trânsito de cadeirantes e carrinhos de bebê.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de pintura faixa amarela nas guias e placa probindo o estacionamento em frente ao local das futuras instalações dos Caixas Eletrônicos do Banco Santander, bem como sejam colocadas lâmpadas no poste existente na localidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/269/269_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a possibilidade de incluir mais uma linha telefônica na Unidade Básica de Saúde, assim como aumentaro número de aparelhos. Ratifica Indicação anterior.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/270/270_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de lixeiras ecológicas no entorno da Pista de Caminhadas junto ao Calçadão e placas indicativas para a conscientização do cuidado e preservação do meio ambiente, pois é comum depararmos com entulhos, garrafas pet e latinhas entre as árvores que circundam este belo espaço de nosso Município, assim como nas margens do Córrego Rangel.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concessão de Cestas Básicas aos Funcionários Públicos Municipais para o exercício 2012.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/681/681_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal,  para que informe a esta casa de leis, se a CPFL irá iniciar a substituição de lâmpadas em Espírito Santo do Turvo.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/682/682_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que forneça a esta casa de leis, prestação de contas referente ao exercício 2010, encaminhando inclusive cópias das notas fiscais e dos extratos bancários do convênio Ponto de Cultura que possui em parceria com a Associação de Cultura e Meio ambiente (Rádio Pioneira FM).</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, para que informe a esta casa de leis a respeito da Construção da Praça no Jardim Vitória, haja visto que os recursos para a referida obra, destinados através de emenda parlamentar, foram liberados em tempo hábil para que já estivesse concluído.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/689/689_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde, para que informe a esta casa de leis o que Ocorreu na noite de 21 de abril do corrente ano, onde supostamente houve Falta de Atendimento dos Serviços da Ambulância aos Usuários.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/690/690_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer ao Destacamento do Corpo de Bombeiros de Santa Cruz do Rio Pardo, para que, se possível, retire as Abelhas Africanas que fizeram suas colméias em baixo da ponte situada na estrada municipal que dá acesso ao Bairro São João do Turvo, vez que são muitas e estão bastante agressivas, causando transtornos aos motoristas e transeuntes que passam pelo local.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/692/692_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer Ao Secretário Municipal de Administração e Finanças, para que informe onde foram comprados os Dois Pneus traseiros do trator Valmet n.º 985, bem como quanto foi pago.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/699/699_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Administração e Finanças, para que informe a esta casa de leis onde foram compradas as telhas usadas para substituir as que cobriam as Casas do Jardim Vitória, bem como o valor que foi pago.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/939/939_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À JOVEM VANESSA APARECIDA MELO, PELA CONCLUSÃO, COM LOUVOR, DO CURSO DE SERVIÇO SOCIAL NA INSTITUIÇÃO TOLEDO DE ENSINO DE BAURU, BEM COMO PELO ÊXITO NO CONCURSO PÚBLICO PRESTADO NO MUNICÍPIO, ONDE JÁ ASSUMIU O CARGO DE ASSISTENTE SOCIAL PERANTE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/941/941_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À JOVEM GABRIELA NESPOLO, PELA CONQUISTA DO PRIMEIRO LUGAR NO VESTIBULINHO DA ETEC DE SANTA CRUZ DO RIO PARDO PARA CURSAR O ENSINO MÉDIO E TAMBÉM POR TER CONSEGUIDO O 2° LUGAR NO SELETIVO ORGANIZADO PELO COLÉGIO OBJETIVO DE BAURU.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO DEPUTADO ESTADUAL,DOUTOR PEDRO TOBIAS, PELO APOIO AOS FUNCIONÁRIOS DA USINA AGREST.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Geraldo Teixeira, Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/275/275_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AOS DIRETORES E FUNCIONÁRIOS DA CART - CONCESSIONÁRIA AUTO RAPOSO TAVARES PELO APOIO DADO AOS FUNCIONÁRIOS DA USINA AGREST.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PARA QUE SEJACONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, AGRADECIMENTOS AO COMANDANTE DO DESTACAMENTO DO CORPO DE BOMBEIROS DE SANTA CRUZ DO RIO PARDO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO COMANDANTE DA POLICIA MILITAR DA REGIÃO DE OURINHOS PELAS PALAVRAS RESPEITOSAS PROFERIDAS AOS FUNCIONÁRIOS DA USINA AGREST.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZAÇÃO À SECRETÁRIA MUNICIPAL DE SAÚDE, SRA ÉRICA DA SILVA MELO SANTOS E AOS PROFISSIONAIS DA EQUIPE DE ESTRATÉGIA DO PROGRAMA &amp;#8220;SAÚDE DA FAMÍLIA&amp;#8221;.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Atribui o Nome de "Doce Anjo" à  Escola Municipal de Ensino Infantil de Espírito Santo do Turvo."</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no valor de R$ 211.156,07 ( Duzentos e Onze Mil, Cento e Cinquenta e Seis Reais e Sete Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 19.562,67 (Dezenove Mil, Quinhentos e Sessenta e Dois Reais e Sessenta e Sete Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 162.129,17 ( Cento e Sessenta e Dois Mil, Cento e Vinte e Nove Reais e Dezessete Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura do Município de Espírito Santo do Turvo a Celebrar Convênio com o Centro de Integração de Empresa-Escola - CIEE, de acordo com a Lei Federal Nº 11.788, de 25 de Setembro de 2008.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 49.845,37 (Quarenta e Nove Mil, Oitocentos e Quarenta e Cinco Reais, Trinta e Sete Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 259.865,74 (Duzentos e Cinquenta e Nove Mil, Oitocentos e Sessenta e Cinco Reais e Setenta e Quatro Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 12.223,80 (Doze Mil e Duzentos e Vinte e Três Reais, Oitenta Centavos) para pagamento do termo de parcelamento nº. 130/2011 Referente ao Convênio Cº. 5172/2005 firmado entre o Fundo Nacional de Saúde / Ministério da Saúde e a Prefeitura Municipal de Espírito Santo do Turvo para a Aquisição de Unidade Móvel e dá outras providências."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo V e VI do Artigo 18 da lei Nº 574, de 15 de Setembro de 2011, que Dispõe sobre as Diretrizes Orçamentárias para o exercício Financeiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a  Inclusão de Projetos na Lei do Plano Plurianual 2010 à 2013 - PPA 2010/2013 e dá outras providências".</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre  a Inclusão de Projetos na Lei do Plano Plurianual 2010 à 2013 - PPA 2010/2013 e dá outras providências".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Celebrar Convênio com o Estado de São Paulo, por Meio da Secretaria de Estado dos Direitos da Pessoa com Deficiência e dá outras providências".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de  R$ 449,277.65 ( Quatrocentos e Quarenta e Nove Mil, Duzentos e Setenta e Sete Reais e Sessenta e Cinco Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre Alteração da Data do Sorteio de Prêmios aos Contribuintes que estiverem quites com os Tributos Municipais e dá outras providências".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>“Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 5.600,00 (Cinco Mil e Seiscentos Reais) para Pagamento do Termo de Parcelamento Nº. 174/2011 referente ao Convênio Nº. 51135/2007 firmado entre o Fundo Nacional de Saúde / Ministério da Saúde e a Prefeitura Municipal de Espírito Santo do Turvo para a Aquisição de Equipamento e Material Permanente e dá outras providências.”</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a Celebrar e Firmar termos de Convênios entre o Município de Espírito Santo do Turvo e o Centro Social São José - Casa de Apoio ao Menor Carente de Santa Cruz do Rio Pardo e dá outras providências".</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar no Valor de R$ 15.056,54 (Quinze Mil e Cinqüenta e Seis Reais, Cinqüenta e Quatro Centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 110.000,00 (Cento e Dez Mil Reais) e dá outras providências."</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/306/306_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 19.217,05 (Dezenove Mil, Duzentos e Dezessete Reais, Cinco Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 23.083,66 (Vinte e Três Mil, Oitenta e Três Reais, Sessenta e Seis Centavos)e dá outras providências."</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Espírito Santo do Turvo a Receber Recursos Financeiros a Fundo Perdido, mediante celebração de Convenio do Estado de São Paulo, Atraves da Secretaria de Planejamento e Desenvolvimento Regional e dá outras providencias.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 617.224,95 (Seiscentos e Dezessete Mil, Duzentos e Vinte e Quatro Reais e Noventa e Cinco Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 11.617,96 (Onze Mil, Seiscentos e Dezessete Reais e Noventa e Seis Centavos) e dá outras providências."</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Adicional Suplementar no Valor de R$ 33.388,52 (Trinta e Três Mil, Trezentos e Oitenta e Oito Reais, Cinquenta e Dois Centavos) e dá outras providências”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização ao Poder Executivo Municipal para "Abertura de Crédito Adicional Suplementar" No valor de R$20.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>"ATRIBUI O NOME DE "DOCE ANJO" À ESCOLA MUNICIPAL DE ENSINO INFANTIL DE ESPÍRITO SANTO DO TURVO."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/207/207_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE PESSOAL DA LEI COMPLEMENTAR N.° 02/1993, COM REDAÇÃO DA LC N.° 172/2009 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/208/208_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/235/235_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO, CRIA O PLANO DE CARREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DO QUADRO GERAL DE PESSOAL, DA LEI COMPLEMENTAR Nº 02/1993, COM A REDAÇÃO DA LEI COMPLEMENTAR 172/09 E A LEI COMPLEMENTAR 197/11 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO PARA O EXERCÍCIO DE 2.012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DAS MICRO E PEQUENAS EMPRESAS, EM CONFORMIDADE COM OS ARTIGOS 146, III, D, 170, IX E 179 DA CONSTITUIÇÃO FEDERAL, E COM A LEI COMPLEMENTAR FEDERAL Nº 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE PESSOAL DA LEI COMPLEMENTAR N.° 02/1993, COM REDAÇÃO DA LC N.° 172/2009, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/240/240_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE PESSOAL DA LEI COMPLEMENTAR N.° 02/1993, COM REDAÇÃO DA LC N.° 188/2010, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E DISCIPLINA A CONCESSÃO DE ABONO EXCEPCIONAL AOS PROFESSORES E PROFISSIONAIS DO SUPORTE PEDAGÓGICO DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO NA REDE MUNICIPAL DE ENSINO, DE FORMA ATENDER AOS DISPOSTOS NOS ARTIGOS 21 E 22 DA LEI FEDERAL Nº. 11.494/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO EMPREGO PÚBLICO DE MONITOR DE DESENVOLVIMENTO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADRO DE PESSOAL DA LEI COMPLEMENTAR N.° 02/1993, COM REDAÇÃO DA LC N.° 084/2001 E OS ANEXOS DA LC 172/2009, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE EMPREGOS PÚBLICOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO EMPREGO PÚBLICO DE MONITOR DE DESENVOLVIMENTO INFANTIL, DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/265/265_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO A CELEBRAR CONVÊNIO COM O CENTRO DE INTEGRAÇÃO DE EMPRESA-ESCOLA - CIEE, DE ACORDO COM A LEI FEDERAL Nº 11.788, DE 25 DE SETEMBRO DE 2008.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 49.845,37 (QUARENTA E NOVE MIL, OITOCENTOS E QUARENTA E CINCO REAIS, TRINTA E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/267/267_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 259.865,74 (DUZENTOS E CINQUENTA E NOVE MIL, OITOCENTOS E SESSENTA E CINCO REAIS E SETENTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 12.223,80 (DOZE MIL E DUZENTOS E VINTE E TRÊS REAIS, OITENTA CENTAVOS) PARA PAGAMENTO DO TERMO DE PARCELAMENTO Nº. 130/2011 REFERENTE AO CONVÊNIO Nº. 5172/2005 FIRMADO ENTRE O FUNDO NACIONAL DE SAÚDE / MINISTÉRIO DA SAÚDE E A PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO PARA A AQUISIÇÃO DE UNIDADE MÓVEL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/271/271_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO V E VI DO ARTIGO 18 DA LEI Nº 574, DE 15 DE SETEMBRO DE 2011, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I, II, III E IV DO ARTIGO 1º DA LEI Nº 450, DE 09 DE DEZEMBRO DE 2009, QUE "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DE ESPÍRITO SANTO DO TURVO-SP PARA O PERÍODO 2010 A 2013.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A A INCLUSÃO DE PROJETOS NA LEI DO PLANOPLURIANUAL 2010 À 2013 - PPA 2010/2013 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE ESTADO DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 449,277.65 ( QUATROCENTOS E QUARENTA E NOVE MIL, DUZENTOS E SETENTA E SETE REAIS E SESSENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.600,00 (CINCO MIL E SEISCENTOS REAIS) PARA PAGAMENTO DO TERMO DE PARCELAMENTO Nº. 174/2011 REFERENTE AO CONVÊNIO Nº. 51135/2007 FIRMADO ENTRE O FUNDO NACIONAL DE SAÚDE / MINISTÉRIO DA SAÚDE E A PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO PARA A AQUISIÇÃO DE EQUIPAMENTO E MATERIAL PERMANENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Espírito Santense à Senhora Cipriana Diniz da Silva e dá outra providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1838/pdlegislativo_02-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1838/pdlegislativo_02-2011.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto Legislativo n.º 02/2009.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1839/pdl_03-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1839/pdl_03-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Espírito Santo do Turvo referente ao exercício de 2009.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>Mesa Diretora 1º Biênio</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1840/pdl_04-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1840/pdl_04-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal de Espírito Santo do Turvo referente ao exercício de 2008.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>Dá o nome de "José Gonçalves" ao Bosque da Comunidade.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1842/pdl_06-2011.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1842/pdl_06-2011.pdf</t>
   </si>
   <si>
     <t>Dá o nome de "Lorivaldo Antônio Guicho" ao Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 07/2009, ACRESCENTANDO O PARÁGRAFO 3º AO ARTIGO 1º.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Proposta de Emenda a LOM</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 192, ALÍNEAS "A" E "B" E § ÚNICO DA LEI ORGÂNICA DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Geraldo Teixeira, Ricardo Ferreira Neves, Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO XVI DO ARTIGO 34 DA LEI ORGÂNICA MUNICIPAL"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1905,67 +1905,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1593/indicacao-_0002-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1594/indicacao-_0003-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1595/indicacao-_0004-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1596/indicacao-_0005-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1597/indicacao-_0006-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1598/indicacao-_0007-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1599/indicacao-_0008-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1600/indicacao-_0009-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1601/indicacao-_0010-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1602/indicacao-_0011-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1603/indicacao-_0012-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1604/indicacao-_0013-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1605/indicacao-_0014-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1606/indicacao-_0015-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1607/indicacao-_0016-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1608/indicacao-_0017-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1609/indicacao-_0018-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1610/indicacao-_0019-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1611/indicacao-_0020-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1612/indicacao-_0021-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1613/indicacao-_0022-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1614/indicacao-_0023-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1616/indicacao-_0025-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1617/indicacao-_0026-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1618/indicacao-_0027-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1619/indicacao-_0028-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1620/indicacao-_0031-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1621/indicacao-_0032-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1622/indicacao-_0033-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1623/indicacao-_0034-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1624/indicacao-_0035-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1625/indicacao-_0037-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1626/indicacao-_0038-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1627/indicacao-_0039-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1628/indicacao-_0040-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1629/indicacao-_0041-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1630/indicacao-_0042-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1631/indicacao-_0043-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1632/indicacao-_0044-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1633/indicacao-_0045-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1634/indicacao-_0046-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1730/indicacao-_0047-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1635/indicacao-_0048-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1636/indicacao-_0049-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1637/indicacao-_0050-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1638/indicacao-_0051-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1639/indicacao-_0052-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1838/pdlegislativo_02-2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1839/pdl_03-2011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1840/pdl_04-2011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1842/pdl_06-2011.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1593/indicacao-_0002-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1594/indicacao-_0003-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1595/indicacao-_0004-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1596/indicacao-_0005-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1597/indicacao-_0006-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1598/indicacao-_0007-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1599/indicacao-_0008-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1600/indicacao-_0009-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1601/indicacao-_0010-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1602/indicacao-_0011-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1603/indicacao-_0012-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1604/indicacao-_0013-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1605/indicacao-_0014-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1606/indicacao-_0015-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1607/indicacao-_0016-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1608/indicacao-_0017-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1609/indicacao-_0018-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1610/indicacao-_0019-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1611/indicacao-_0020-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1612/indicacao-_0021-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1613/indicacao-_0022-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1614/indicacao-_0023-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1616/indicacao-_0025-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1617/indicacao-_0026-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1618/indicacao-_0027-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1619/indicacao-_0028-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1620/indicacao-_0031-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1621/indicacao-_0032-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1622/indicacao-_0033-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1623/indicacao-_0034-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1624/indicacao-_0035-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1625/indicacao-_0037-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1626/indicacao-_0038-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1627/indicacao-_0039-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1628/indicacao-_0040-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1629/indicacao-_0041-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1630/indicacao-_0042-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1631/indicacao-_0043-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1632/indicacao-_0044-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1633/indicacao-_0045-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1634/indicacao-_0046-2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1730/indicacao-_0047-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1635/indicacao-_0048-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1636/indicacao-_0049-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1637/indicacao-_0050-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1638/indicacao-_0051-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1639/indicacao-_0052-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1838/pdlegislativo_02-2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1839/pdl_03-2011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1840/pdl_04-2011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2011/1842/pdl_06-2011.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2011/284/284_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>