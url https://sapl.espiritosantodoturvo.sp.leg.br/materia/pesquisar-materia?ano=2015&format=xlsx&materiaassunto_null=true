--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -54,2110 +54,2110 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Umberto Campos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE DISPONIBILIZAR LIXEIRAS NAS PRINCIPAIS RUAS DO MUNICÍPIO, DISTRIBUINDO-AS EM TODOS OS BAIRROS, VISANDO A MANUTENÇÃO DA LIMPEZA DA CIDADE, VEZ QUE GRANDE QUANTIDADE DE LIXO É DESCARTADA NAS RUAS POR FALTA DE LOCAL APROPRIADO PARA O DESCARTE. </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE REALIZAR A PINTURA DAS LOMBADAS E DA SINALIZAÇÃO VERTICAL E HORIZONTAL, INCLUSIVE COM A INSTALAÇÃO DE PLACAS, NAS RUAS DO MUNICÍPIO E EM ESPECIAL ONDE HOUVE O RECAPE. </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUN TO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAREM REFORMA NO BANHEIRO DA PRAÇA MUNICIPAL, QUE SE ENCONTRA EM CONDIÇÕES PRECÁRIAS DE USO.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR A REVITALIZAÇÃO DA PRAÇA MUNICIPAL, COM MELHORIAS NA ILUMINAÇÃO E NO PAISAGISMO E A DISPONIBILIZAÇÃO DE UM SERVIDOR PARA REALIZAR A VIGILANCIA, POSSIBILITANDO ÀS FAMILIAS QUE AQUI RESIDEM, FREQUENTAREM O LOCAL EM SEGURANÇA.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cosme Antonio Martins</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE REALIZAR A LIMPEZA NOS BUEIROS E NA REDE DE ESGOTO DO MUNICÍPIO, VISANDO O ADEQUADO FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBIILIDADE DE CONSTRUIREM UMA ENTRADA EXCLUSIVA PARA OS ATENDIMENTOS DE URGENCIA/EMERGENCIA, PARA QUE OS PACIENTES A SEREM ATENDIDOS NESTAS CONDIÇÕES NÃO SEJAM EXPOSTOS PERANTE OS QUE AGUARDAM O ATENDIMENTO NA RECEPÇÃO PRINCIPAL.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE EFETIVAR PROGRAMAS E MEDIDAS DE PREVENÇÃO E COMBATE À DENGUE, DIVULGANDO AS FORMAS DE EVITAR A DOENÇA E COMBATENDO OS FOCOS DE ACÚMULOS DE ÁGUA, LOCAIS PROPÍCIOS PARA A CRIAÇÃO DO MOSQUITO TRANSMISSOR DA DOENÇA. </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE EFETUAREM A MANUTENÇÃO E EMPEDRAMENTO DE TODAS AS ESTRADAS RURAIS EXISTENTES NO MUNICÍPIO, QUE FORAM DANIFICADAS COM AS FORTES CHUVAS DOS ÚLTIMOS MESES, MELHORANDO O ACESSO ÀS PROPRIEDADES. </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE FORNECER SEMENTES DA PLANTA CONHECIDA CIENTIFICAMENTE COMO "CROTALÁRIA JUNCEA", PARA AUXILIAR NO COMBATE DA DENGUE. A ESPÉCIE DE FORMAÇÃO ARBUSTIVA, É UMA LEGUMINOSA GERALMENTE USADA PARA ADUBAÇÃO E CONTROLE DOS SOLOS E NÃO COMBATE DIRETAMENTE O MOSQUITO, MAS ATRAI A LIBÉLULA, INSETO QUE SE APRESENTA NA NATUREZA COMO PREDADOR NATURAL DAS LARVAS E TAMBÉM DO MOSQUITO ADULTO. RESSALTO AINDA, QUE EM CIDADES COM ALTOS ÍNDICES DE CASOS DE DENGUE COMEÇARAM ESTE TRABALHO DISTRIBUINDO GRATUITAMENTE AS SEMENTES À POPULAÇÃO. EM ESPÍRITO SANTO DO TURVO, A PLANTA PODERIA SER PLANTADA EM SETORES ESPECÍFICOS E DOADOS A POPULAÇÃO. </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE REALIZAR COM URGENCIA A OPERAÇÃO TAPA BURACOS NAS RUAS DO MUNICÍPIO, PRINCIPALMENTE NA RUA JOSÉ GONÇALVES, NAS PROXIMIDADES DA IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL, QUE DEVIDO AS CHUVAS TÍPICAS DOS PRIMEIROS MESES DO ANO, SE ENCONTRAM EM SITUAÇÃO PRECÁRIA PARA O TRÁFEGO DE VEÍCULOS. </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE COLOCAREM BANCOS NAS DEPENDENCIAS DO PARQUE EXISTENTE NA ESCOLA MUNICIPAL "ANTONIO GONÇALVES DAS NEVES", POSSIBILITANDO O DESCANSO DAS CRIANÇAS QUANDO SENTIREM NECESSIDADE, ENTRE UMA BRINCADEIRA E OUTRA. SALIENTO QUE É COMUM OBSERVARMOS AS CRIANÇAS AGACHADAS OU SENTADAS NO CHÃO APÓS SE EXAURIREM NAS BRINCADEIRAS NO PARQUE, E QUE ESTES BANCOS VIRIAM DE ENCONTRO COM ESTA NECESSIDADE.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Hamilton Pereira do Nascimento, Luiz Umberto Campos, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE IMPLANTAR CICLO FAIXA AO REDOR DO CÓRREGO RANGEL, ATRAVÉS DE CINALIZAÇÃO VERTICAL E HORIZONTAL.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO AOS COMERCIANTES LOCAIS E A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE SANTA CRUZ DO RIO PARDO - ACE, O MELHOR HORÁRIO PARA FUNCIONAMENTO DO COMÉRCIO LOCAL, INCLUSIVE AOS FINAIS DE SEMANA E FERIADOS PARA POSTERIOR ELABORAÇÃO DE PROJETO DE LEI MUNICIPAL REGULAMENTANDO O ASSUNTO. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR LEVANTAMENTO DE TODOS OS POSTES COM LAMPADAS QUEIMADAS EXISTENTES NO MUNICIPIO, BEM COMO SUBSTITUÍ-LAS, MANTENDO A BOA ILUMINAÇÃO DAS RUAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO AO DEPARTAMENTO RESPONSÁVEL PELO CONTOLE DE ZOONOZES DO MUNICÍPIO, A POSSIBILIDADE DE IMPLEMENTAR MEIOS EFICAZES PARA O CONTROLE E DIMINUIÇÃO DA POPULAÇÃO CANINA DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE VERIFIQUE COM QUEM DE DIREITO, A POSSIBILIDADE DE ATUALIZAR AS INFORMAÇÕES CONSTANTES NO SITE DA PREFEITURA MUNICIPAL, PRINCIPALMENTE NO QUE DIZ RESPEITO ÀS SECRETARIAS MUNICIPAIS, INCLUINDO EM TODOS O NOME DOS RESPECTIVOS SECRETÁRIOS MUNICIPAIS, TELEFONES PARA CONTATO E ENDEREÇO DAS RESPECTIVAS SECRETARIAS, VISANDO MANTER A POPULAÇÃO DEVIDAMENTE INFORMADA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR MELHORIAS NA PASSAGEM QUE LIGA AS RUAS DO JARDIM CANAÃ LOCALIZADA PARALELAMENTE ÀS MARGENS DA RODOVIA SP 225, AS QUAIS SÃO UTILIZADAS CONSTANTEMENTE PELOS MORADORES LOCAIS E VISITANTES, ENTREGADORES DE MERCADORIAS E PRESTADORES DE SERVIÇOS, MANUTENÇÃO E LIMPEZA. SUGIRO A REALIZAÇÃO DE EMPEDRAMENTO COM RESIDUOS DE ASFALTO, SEMELHANTES AO TRABALHO DESENVOLVIDO NAS ESTRADAS RURAIS DO MUNICÍPIO. SALIENTO QUE ESTA SERIA UMA MEDIDA PALIATIVA, VISTO QUE OS MUNICIPES DO BAIRRO AGUARDAM A REGULAMENTAÇÃO DA PASSAGEM E SUA PADRONIZAÇÃO COMO RUA, COM ILUMINAÇÃO E DEMAIS BENFEITORIAS PERTINENTES. </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE PINTAR A FAIXA DE SINALIZAÇÃO, SEPARANDO AS MÃOS DA VIA DE ACESSO AO MUNICÍPIO QUE SE DÁ PELA CONHECIDA ENTRADA DO CAMPO MUNICIPAL, VISTO QUE A MESMA ENCONTRA-SE PAVIMENTADA, O QUE PROPORCIONOU AOS USUÁRIOS DESENVOLVER UMA VELOCIDADE MAIOR, AUMENTANDO O RISCO DE ACIDENTES. INDICO AINDA, A INSTALAÇÃO DE PLACAS DE REGULAMENTAÇÃO DE TRÂNSITO BÁSICAS PARA A VIA, TAL QUL LIMITES DE VELOCIDADE, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto, Edmelson Funchal da Silva, Hamilton Pereira do Nascimento, Luiz Umberto Campos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR A LIMPEZA DO CÓRREGO RANGEL, BEM COMO REALIZAR A INSTALAÇÃO DE PLACAS DE "PROIBIDO JOGAR LIXO" EM SUAS MARGENS. INDICAMOS AINDA, A REALIZAÇÃO DE UMA CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO QUANTO A IMPORTANCIA DE MANTER LIMPOS OS MANANCIAIS DE ÁGUA EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO À SECRETÁRIA MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE RETOMAREM O PROJETO DE ACOMPANHAMENTO À SAÚDE BOCAL REALIZADO JUNTO ÀS CRIANÇAS DA REDE MUNICIPAL DE ENSINO, COM A PRESENÇA DE PROFISSIONAIS APTOS A ENSINAREM AS TECNICAS PARA A CORRETA HIGIENIZAÇÃO, COM ESCOVAÇÃO E UTILIZAÇÃO DO FIO DENTAL, ACOMPANHANDO-AS NESTE APRENDIZADO, BEM COMO REALIZANDO TRIMESTRALMENTE, EXAMES CLINICOS E CONSEQUENTE ENCAMINHAMENTO DAS CRIANÇAS QUE NECESSITAM DE TRATAMENTO ODONTOLOGICO CURATIVO PARA ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE MANTEREM O ATENDIMENTO DA CRECHE MUNICIPAL NOS PONTOS FACULTATIVOS QUE OCASIONAM FERIADOS PROLONGADOS, VISANDO PROPORCIONAR AOS PAIS DAS CRIANÇAS ATENDIDAS, QUE NORMALMENTE TRABALHAM NO SISTEMA 5X1, O RESPALDO NECESSÁRIO PARA A MANUTENÇÃO DA CRIANÇA EM LOCAL SEGURO E COM EXCELENTES CUIDADOS TAMBÉM NESTES DIAS. </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE TOMAR PROVIDÊNCIAS FACE AS PALMEIRAS EXISTENTES NA UNIDADE BÁSICA DE SAÚDE, QUE CAUSAM INÚMEROS TRANSTORNOS COM SUAS FOLHAS QUE CAEM SOBRE OS CARROS, OCASIONANDO PREJUÍZOS AOS PROPRIETÁRIOS DOS VEÍCULOS, BEM COMO FACE AS LAGARTAS QUE CAEM E PERMANECEM NAS DEPENDENCIAS DA UBS. </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Geferson Cristiano Galdino de Lima, Luiz Umberto Campos, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE CONSTRUIR UM VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE COLOCAR UM CORRIMÃO NA ESCADA JUNTO AO CEMITÉRIO MUNICIPAL, PERMITINDO MELHOR ACESSIBILIDADE AOS IDOSOS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL, QUE ESTUDE JUNTO A PADRE E PASTORES DO MUNICÍPIO, A MELHOR DATA E MEIOS PARA SER REALIZADA A SEMANA DA BÍBLIA EM ESPÍRITO SANTO DO TURVO, COM O INTUITO DE FORTALECER A FÉ E O DESEJO DE LEVARMOS UMA VIDA DE ACORDO COM O PROJETO DE DEUS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE VIABILIZAR ELABORAÇÃO DE PROJETO DE LEI ESTIPULANDO HORÁRIO PARA QUE OS AMBULANTES SE UTILIZEM DO SOM PARA ANUNCIAR SEUS PRODUTOS, PRINCIPALMENTE AOS FINAIS DE SEMANA E FERIADOS, LEVANDO-SE EM CONSIDERAÇÃO QUE MUITOS TRABALHADORES NÃO CONSEGUEM DESCANSAR DEVIDO À POLUIÇÃO SONORA. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima, Luiz Umberto Campos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE IMPLANTAR NO MUNICÍPIO O "CARTÃO EDUCAÇÃO", ONDE O MUNICÍPIO DISPONIBILIZA CRÉDITO PARA OS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO, VISANDO A AQUISIÇÃO POR ESTES, EXCLUSIVAMENTE DE MATERIAL ESCOLAR, ATRAVÉS DE CARTÃO, POR UM PERÍODO PREFIXADO, EM PAPELARIAS PREVIAMENTE CADASTRADAS NO DEPARTAMENTO DE COMPRAS DA PREFEITURA MUNICIPAL. TAL MEDIDA TRARIA MAIOR SATISFAÇÃO DOS ALUNOS PELA BOA QUALIDADE E PELA LIBERDADE DE ESCOLHA DO MATERIAL RECEBIDO, GERARIA EMPREGOS NAS PAPELARIAS E MERCADOS E ENSEJARIA A CIRCULAÇÃO DE RENDA NO PRÓPRIO MUNICÍPIO. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO À SECRETÁRIA MUNICIPAL DE CULTURA E A ASSOCIAÇÃO DE CULTURA E MEIO AMBIENTE DE ESPÍRITO SANTO DO TURVO, A POSSIBILIDADE DE DESENVOLVEREM UM PROJETO VOLTADO PARA JOVENS E ADOLESCENTES, ATRAVÉS DA RÁDIO PIONEIRAS FM, COM O INTUITO DE CRIAR CONDIÇÕES PARA TREINAMENTO E FORMAÇÃO DE EQUIPES DE COMUNICADORES E TORNAR POSSÍVEL O USO DA LINGUAGEM RADIOFÔNICA NO PROCESSO DE INCLUSÃO SOCIAL, COMO FERRAMENTA DE TRANSMISSÃO DE CONHECIMENTOS INTERDISCIPLINARES, DE INFORMAÇÃO COTIDIANA E DE UTILIDADE PUBLICA. </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR O RECAPEAMENTO ASFALTICO NAS QUADRAS 01 E 02 DAS RUAS JOÃO CAETANO PACHECO E FRANCISCO JOSÉ MARTINS, AMBAS NO JARDIM CANAÃ, QUE SE ENCONTRAM BASTANTE DANIFICADAS. ESPÍRITO SANTO DO TURVO, 08 DE JUNHO DE 2015. EDMELSON FUNCHAL DA SILVA VEREADOR </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR A MANUTENÇÃO NA ESTRADA RURAL SCD 314 QUE SE ENCONTRA BASTANTE DANIFICADA.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR UM "OPERAÇÃO TAPA BURACOS" NAS RUAS DO MUNICIPIO, VISANDO MELHORAR AS CONDIÇÕES DE TRÁFEGO. </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS E OUVIDO O SOBERANO PLENÁRIO, PARA QUE ESTUDE Q QUEM DE DIREITO, A POSSIBILIDADE DE CONSTRUIR "LOMBADAS" NAS ESTRADAS RURAIS DO BAIRRO SÃO JOÃO DO TURVO, PRINCIPALMENTE NOS LOCAIS ONDE HÁ MAIOR CONCENTRAÇÃO DE MORADIAS, VISANDO COIBIR OS EXCESSOS DE VELOCIDADE EMPREENDIDOS POR MUITOS MOTORISTAS, PREVENINDO POSSIVEIS ACIDENTES. </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE IMPLANTAR E INCENTIVAR A REALIZAÇÃO DE FEIRA DE PRODUTORES RURAIS, A SER REALIZADA UMA VEZ POR SEMANA, PREFERENCIALMENTE AO FINAL DO DIA, VISANDO O COMÉRCIO DE PRODUTOS HORTIFRUTIGRANJEIROS, TAIS COMO FRUTAS, VERDURAS, LEGUMES, MUDAS FRUTÍFERAS E DE PAISAGISMO, OVOS, QUEIJOS, EMBUTIDOS, ALÉM DE ARTESANATOS E COMES E BEBES (PASTÉIS; SALGADINHOS, CALDO DE CANA, REFRIGERANTES) E OUTROS. </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE IMPLANTAR ILUMINAÇÃO PÚBLICA NA QUADRA 03 DA RUA FRANCISCO MARTINS LOPES, JARDIM CANAÃ, QUE NÃO POSSUE SISTEMA DE ILUMINAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR REPAROS NAS TAMPAS DOS BUEIROS EXISTENTES NO JARDIM VITÓRIA, QUE SE ENCONTRAM DANIFICADAS E PODEM COLOCAR EM RISCO DE QUEDA OS MORADORES QUE TRANSITAM PELO LOCAL.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE FIRMAR CONVÊNIO JUNTO AO DETRAN-SP, VISANDO A IMPLANTAÇÃO DO PROJETO BEM-TE-VI NA REDE MUNICIPAL DE ENSINO. O REFERIDO PROJETO É DESENVOLVIDO PELA SECRETARIA DE EDUCAÇÃO DO DETRAN, EM PARCERIA COM A POLÍCIA MILITAR E TEM A FINALIDADE PEDAGÓGICA DE "EDUCAR PARA O TRÂNSITO" AS CRIANÇAS MATRICULADAS NOS ESTABELECIMENTOS DE ENSINO FUNDAMENTAL I, COM A FINALIDADE DE TRANSMITIR OS PRINCÍPIOS BÁSICOS DE SEGURANÇA NO TRÂNSITO, PROCURANDO CONSCIENTIZAR AS CRIANÇAS SOBRE A IMPORTÂNCIA DE MANTEREM PRESERVADAS A SUA INTEGRIDADE FÍSICA E A DE SEUS SEMELHANTES QUANDO ESTIVEREM UTILIZANDO AS VIAS PÚBLICAS COMO PEDESTRES, CICLISTAS OU PASSAGEIROS, CONTRIBUINDO PARA A FORMAÇÃO DE UMA CONSCIÊNCIA CIDADÃ.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 0037-2015 INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE CONSTRUIR "LOMBADAS" NAS ESTRADAS RURAIS QUE CORTAM O BAIRRO SÃO JOÃO DO TURVO, PRINCIPALMENTE NOS LOCAIS ONDE HÁ MAIOR CONCENTRAÇÃO DE MORADIAS, VISANDO COIBIR OS EXCESSOS DE VELOCIDADE EMPREENDIDOS POR MUITOS MOTORISTAS, PREVENINDO POSSÍVEIS ACIDENTES, BEM COMO, INSTALAREM PLACAS DE SINALIZAÇÃO ONDE CONSTEM OS LIMITES DE VELOCIDADE. INDICO AINDA, PARA QUE ESTUDEM A POSSIBILIDADE DE COLOCAREM GUIAS. </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL E AO PRESIDENTE DESTA CASA, PARA QUE ESTUDEM A POSSIBILIDADE DE CRIAREM UMA COMISSÃO VISANDO O DESENVOLVIMENTO DO COMÉRCIO E DA INDÚSTRIA LOCAL.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE INSTITUIR UM NOVO PLANO DE DEMISSÃO VOLUNTÁRIA AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, POSSIBILITANDO AOS QUE TENHAM INTERESSE DE SE DESLIGAR DO QUADRO DE FUNCIONÁRIOS DO MUNICÍPIO FAZÊ-LO DE FORMA PLANEJADA, BEM COMO POSSIBILITANDO A DIMINUIÇÃO DE DESPESAS COM PESSOAL PELA ADMINISTRAÇÃO PÚBLICA, BENEFICIANDO AMBAS AS PARTES.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A POSSIBILIDADE DE IMPLANTAREM NO MUNICÍPIO, O PROGRAMA "ACESSINHA", QUE CONSISTE NA EDUCAÇÃO DIGITAL POR MEIO DE RECREAÇÃO E INTERATIVIDADE, EM UM ESPAÇO PÚBLICO E GRATUITO NOS MESMOS MOLDES DO ACESSA SÃO PAULO, PORÉM, VOLTADO PARA CRIANÇAS DE 04 À 10 ANOS DE IDADE. COM A AJUDA DE MONITORES, AS CRIANÇAS PODEM TER ACESSO A INTERNET, APLICATIVOS, TEXTOS E JOGOS, POR MEIO DE COMPUTADORES, TABLETS, CELULARES E VIDEOGAMES, BEM COMO A OFICINAS OFF-LINE PARA ESTIMULAR A IMAGINAÇÃO. </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, REITERANDO INDICAÇÕES ANTERIORES, A POSSIBILIDADE DE CONSTRUÍREM LOMBADAS NA ESTRADA DE ACESSO ÀS ASSOCIAÇÕES DE AGRICULTORES FAMILIARES "RIO TURVO" E "RECANTO FELIZ", PRINCIPALMENTE NA VIA DE ACESSO À PONTE CONHECIDA COMO "PE DE CHUMBO", VISANDO COIBIR O EXCESSO DE VELOCIDADE EMPREENDIDOS PELOS VEÍCULOS QUE PASSAM PELO LOCAL E PREVENIR ACIDENTES. </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Luiz Umberto Campos, Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE COLOCAR MELHORAR A SINALIZAÇÃO HORIZONTAL E VERTICAL, COM A PINTURA E INSTALAÇÃO DE PLACAS INDICATIVAS DE "PARE", NOS CRUZAMENTOS ENTRE AS RUAS JOÃO ZANATA E PEDRO ASSUNÇÃO NASCIMENTO DUARTE E JOÃO ZANATA COM JOSÉ PEREIRA, VISANDO COIBIR ACIDENTES .</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE MELHORAR A SINALIZAÇÃO HORIZONTAL E VERTICAL ENTRE A RUA ELI FONSACA E SEUS CRUZAMENTOS COM AS RUAS JOÃO DIAS JÚNIOR E IDARILHO GONÇALVES NASCIMENTO, VISANDO COIBIR A OCORRÊNCIA DE ACIDENTES .</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE MELHORAR A SINALIZAÇÃO HORIZONTAL E VERTICAL NOS BAIRROS JARDIM VITÓRIA E JARDIM NOVA ESPERANÇA, BEM COMO IMPLANTAR LOMBADAS, VISANDO COIBIR A OCORRÊNCIA DE ACIDENTES, </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO À QUEM DE DIREITO, A POSSIBILIDADE DE VIABILIZAR, ATRAVÉS DE PARCERIAS COM A UNIÃO, CURSOS DO PRONATEC - PROGRAMA NACIONAL DE ACESSO AO ENSINO TÉCNICO E EMPREGO, CRIADO COM O OBJETIVO DE FAZER COM QUE JOVENS DE FAMÍLIAS DE BAIXA RENDA TENHAM ACESSO AO ENSINO TÉCNICO E PROFISSIONALIZANTE, PARA FACILITAR A BUSCA PELO PRIMEIRO EMPREGO, PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE INSTITUIR NA REDE MUNICIPAL DE ENSINO, O PROJETO "UM DIA NA ESCOLA DO MEU FILHO", SEMELHANTE AO PROJETO DE MESMO NOME DESENVOLVIDO PELA REDE ESTADUAL DE ENSINO, QUE TEM POR OBJETIVO AMPLIAR A PARTICIPAÇÃO DAS FAMILIAS NA ROTINA ESCOLAR DOS FILHOS, MOSTRANDO PARA A COMUNIDADE LOCAL, QUE A ESCOLA É UM LUGAR DE INTEGRAÇÃO E DE DESENVOLVIMENTO SOCIOCULTURAL. O PROJETO CONSISTE EM MANTER A ESCOLA ABERTA EM FINAIS DE SEMANA PRÉ-ESTABELECIDOS, CONVIDANDO OS PAIS A PARTICIPAREM DE ATIVIDADES E AÇÕES QUE APROXIMEM A COMUNIDADE DA ESCOLA, FORTALEÇA A ASSOCIAÇÃO DE PAIS E MESTRES, OS CONSELHOS DE ESCOLA E GRÊMIOS ESTUDANTIS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE MELHORAR A SINALIZAÇÃO HORIZONTAL E VERTICAL ENTRE A RUA FRANCISCO JOSÉ MARTINS E A RUA VIRGILIO GONÇALVES, NAS PROXIMIDADES DA DELEGACIA DE POLÍCIA CIVIL, VISANDO COIBIR A OCORRÊNCIA DE ACIDENTES. </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE TORNAREM AS RUAS JOÃO GONÇALVES E JOÃO EUGÊNIO, RUAS DE MÃO ÚNICA, SENDO A PRIMEIRA NO SENTIDO JARDIM ZANATA/CENTRO E A SEGUNDA NO SENTIDO CENTRO/JARDIM ZANATA, VISTO QUE SÃO BASTANTE ESTREITAS O QUE DIFICULTA A PASSAGEM DE VEÍCULOS SE PERMANECEREM VIAS DE MÃO DUPLA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO A POSSIBILIDADE DE REINICIAR OS CURSOS DE NATAÇÃO E HIDROGINÁSTICA NAS DEPENDENCIAS DA PISCINA MUNICIPAL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Dorail Gomes de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS DOS ARTIGOS 168 E 169 DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE ESTUDE JUNTO AO CONSELHO MUNICIPAL DE TRÂNSITO, A POSSIBILIDADE DE IMPLANTAR LOMBADAS NA RUA AIRTON SENNA E NA ESTRADA SCD 218, VISANDO COIBIR EXCESSOS DE VELOCIDADE EMPREENDIDOS POR MOTORISTAS NO LOCAL E A PREVENÇÃO DE ACIDENTES. </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE IMPLANTAR UMA UNIDADE DO PROCON NO MUNICÍPIO, NO INTUITO DE FACILITAR A DEFESA DOS INTERESSES DOS CONSUMIDORES LOCAIS. </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, PARA QUE ESTUDE JUNTO A CPFL, A POSSIBILIDADE DE IMPLEMENTAREM POSTES, BRAÇOS E LÂMPADAS PARA A ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO MARTINS LOPES, ESPECIFICAMENTE NA QUADRA ONDE SE LOCALIZA O RECINTO DAS FESTAS DO PEÃO DE RODEIO, VISANDO GARANTIR A SEGURANÇA DOS MUNICIPES QUE MORAM NAS PROXIMIDADES, VISTO QUE O LOCAL VEM SENDO FREQUENTADO POR DROGADITOS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR MARCELO DE SOUZA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO URBANO, PARA QUE INTENSIFIQUE OS REPAROS NA PISTA DE CAMINHADA, VISTO QUE EM ALGUNS PONTOS DO TRAJETO, EXISTEM BURACOS CAUSADOS PELO CRESCIMENTO DE RAÍZES, COLOCANDO EM RISCO AS PESSOAS QUE UTILIZAM-NA</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima, Wagner Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAMOS AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE ESTUDE JUNTO A QUEM DE DIREITO, A POSSIBILIDADE DE REALIZAR LIMPEZA E DEDETIZAÇÃO DOS BUEIROS DO MUNICÍPIO. SALIENTAMOS QUE ANIMAIS PEÇONHENTOS E INSETOS INDESEJÁVEIS TEM APARECIDO COM FREQÜÊNCIA NAS RUAS E ACABAM ADENTRANDO TAMBÉM EM RESIDÊNCIAS GERANDO TRANSTORNOS E ATÉ MESMO PREJUÍZOS MATERIAIS AOS MUNÍCIPES. </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO PREFEITO MUNICIPAL, NOS TERMOS REGIMENTAIS, PARA QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR SERVIDORES PARA A INSTALAÇÃO DE DOIS BEBEDOUROS NA ESCOLA ESTADUAL "TEREZINHA MARIANO MAGNANI", VISANDO PROPICIAR MELHORES CONDIÇÕES AOS ALUNOS. </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO À SECRETÁRIA MUNICIPAL DE SAÚDE, NOS TERMOS REGIMENTAIS, PARA QUE PROCEDA A VERIFICAÇÃO DA EXISTENCIA DE ÁGUAS PARADA NA ÁREA DA ANTIGA "SOBAR AGROPECUÁRIA" , QUE SÃO POSSIVEIS CRIADOUROS DO MOSQUITO DA DENGUE, BEM COMO UMA VEZ COMPROVADA A EXISTÊNCIA DE ÁGUA PARADA, EFETUE A NOTIFICAÇÃO DOS PROPRIETÁRIOS DA ÁREA, PARA QUE TOMEM AS PROVIDENCIAS CABÍVEIS, SOB PENA DE MULTA. </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNIVIPAL, NOS TERMOS REGIMENTAIS, PARA QUE SOLICITE JUNTO A QUEM DE DIREITO, A VERIFICAÇÃO DA LAMPADA DO POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADA NA RUA JOÃO GONÇALVES, EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL , QUE PERMANECE ACESSA DIUTURNAMENTE, CAUSANDO UM CONSUMO DESNECESSÁRIOS DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Cart - Concessionária Auto Raposo Tavares, nos termos dos artigos 160 e seguintes do regimento interno desta casa de leis, para que estude a possibilidade de realizar recape da Pavimentação Asfáltica das alças do trevo de acesso ao município de Espírito Santo do Turvo, que se encontra com muitos buracos, podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Cart - Concessionária Auto Raposo Tavares, nos termos dos artigos 160 e seguintes do regimento interno desta casa de leis, para que estude a possibilidade de alterar o local da placa  existente no KM 298 da rodovia SP 225, sentido oeste, vez que a mesma dificulta a visibilidade dos Motoristas que vêm da Estrada Municipal que dá Acesso Ao Bairro Rural Zeferino e pretendem adentrar na referida rodovia, podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à CPFL - Companhia Paulista de Força e Luz, nos termos dos artigos 160 e seguintes do regimento interno desta casa de leis, para que melhore a qualidade dos serviços prestados no município de Espírito Santo do Turvo, visando sanar as constantes quedas no fornecimento de Energia Elétrica.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, que informe a esta casa de leis,  há  quanto tempo a Ambulância Fiat Ducato, Placas DJM 1560 encontra-se aguardando conserto e o prazo para a entrega do veículo em condições de uso, bem como:_x000D_
 01- Forneça cópia da ordem de serviço emitida à oficina mecânica onde o veículo se encontra para a abertura ou retirada do motor;_x000D_
 02- Forneça cópia dos orçamentos realizados para o conserto, inclusive de retíficas;_x000D_
 03- Forneça cópia do edital da licitação eventualmente existente para a execução dos serviços necessários, bem como da ata de habilitação das licitantes interessadas e do julgamento das propostas apresentadas e cópia do contrato de prestação de serviços;</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais ouvido o soberano plenário, que informe a esta casa de leis, quais as Providências que estão sendo tomadas em relação a ponte existente na Estrada Rural do Bairro Água do Meio, nas proximidades da antiga Fazenda Jeral, que se encontra em condições precárias de uso e conservação.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, se houve Saldo Residual proveniente do percentual de 60% do FUNDEB destinado ao pagamento dos Professores e Auxiliares Docentes referentes ao Exercício 2014. Caso afirmativo, qual o valor?</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, ouvido o soberano plenário, para que Informe a esta Casa de Leis, qual a data prevista para eventual Contratação dos Munícipes que realizaram Curso de Capacitação junto a Empresa Paschoalotto Serviços Financeiros e/ou Grupo NP de Bauru, visando informar aos interessados, face a grande expectativa gerada.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Diretor do Cartório Eleitoral, nos termos regimentais e ouvido o Soberano Plenário, que informe a esta casa de leis, a quantidade Atual de Eleitores cadastrados no Município de Espírito Santo Do Turvo.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno e ouvido o soberano plenário, para que forneça a esta casa de leis, relação atualizada contendo O Nome, O Cargo/Função, Referência Salarial e vencimentos de todos os Funcionários Públicos Municipais, relacionados por secretarias (Administração; Saúde; Educação; Obras e Serviços; Assistência Social; Cultura e Esportes; Agricultura),  tanto dos ocupantes de Cargos Efetivos quanto de Cargos Em Comissão.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que informe a esta casa de leis, quais as benfeitorias a serem implementadas na Piscina Municipal, prometidas pelo Governador Dr. Geraldo Alckimin à população, por ocasião da inauguração e entrega das chaves das Residências do Núcleo Habitacional Nova Esperança, neste município.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Luiz Umberto Campos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Direção da Escola Estadual "Terezinha Mariano Magnani", nos termos regimentais e ouvido o soberano plenário, que  informe a esta casa de leis, o que segue:_x000D_
 01- O Horário de trabalho dos Funcionários, Diretor, Vice-Diretor, Agente de Organização Escolar, Coordenadores e Professor Mediador;_x000D_
 02- Nome dos Professores que são efetivos na Unidade Escolar, Formação Acadêmica, e matéria em que estão ministrando suas aulas;_x000D_
 03- Nome dos Professores Contratados Temporariamente, formação acadêmica e qual a disciplina que estão substituindo. _x000D_
 04- Nome dos professores eventuais, formação acadêmica e disciplina em que ministram aulas;</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Diretora da Escola Estadual, nos termos regimentais e ouvido o soberano plenário, que informe a esta casa de leis os quesitos que seguem:_x000D_
 01- O Valor repassado mensalmente à escola estadual destinado à manutenção do prédio e pequenos reparos;_x000D_
 02- O Motivo para a demora na realização dos reparos necessários para o funcionamento do bebedouro e das instalações dos novos bebedouros ;_x000D_
 Requeremos ainda, que seja fornecida uma cópia da Nota Fiscal de aquisição dos Bebedouros, onde consta a data de entrega dos mesmos à Escola Estadual.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, que informe a esta casa de leis, se atualmente o Salário Percebido Pelos Professores da Rede Municipal de Ensino é equivalente ao Piso Nacional para a categoria.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao  Presidente do CDHU - Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo, para que informe a esta casa de leis,  se existe previsão de data para a Instalação de Aquecedores Solares Nas Unidades Residenciais do Jardim Nova Esperança Em Espírito Santo do Turvo, haja visto que trata-se de promessa realizada pelo Governador do Estado de São Paulo, Dr. Geraldo Alckmin por ocasião da entrega das unidades e que não foi cumprida até a presenta data, ocasionando muitas indagações por parte dos mutuários.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Gerente Divisional da Sabesp, Senhor Jefferson Arenhart,  nos termos regimentais e ouvido o soberano plenário, reiterando Ofício Anterior,  que informe a esta Casa de Leis, se há data provável para a Instalação da Nova Caixa De Água/Reservatório da Sabesp em Espírito Santo do Turvo, que se encontra há aproximadamente um ano na cidade e até o presente momento não está apto para utilização.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que Informe a esta Casa de Leis, se as obras para a Construção do Terminal Rodoviário foram concluídas, bem como, se há data provável prevista para a inauguração.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Cart- Concessionária Auto Raposo Tavares, para que verifiquem através de seu Departamento de Engenharia, as medidas a serem tomadas para minimizar o excesso de água que se armazenam nas pistas de rodagem, por falta de edrenagem correta, em vários pontos na Rodovia SP 225, em ambos os sentidos, o que poderá acarretar graves acidentes.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, ouvido o soberano plenário, para que informe a esta casa de leis, se há previsão para a Assinatura de Convenio com o Governo do Estado de São Paulo, para a realização das melhorias  a serem realizadas na Piscina Pública Municipal, prometidas pelo Governador Dr. Geraldo Alckmin por ocasião da entrega das Residências do Jardim Nova Esperança, neste município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima, Cosme Antonio Martins, Dorail Gomes de Aguiar, Edmelson Funchal da Silva, Hamilton Pereira do Nascimento, Luiz Umberto Campos, Osmar Aparecido Messias, Rosinei Pereira da Silva, Wagner Antonio Guicho, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que informe a esta casa de leis, se há previsão para Melhorias no Valor do Cartão Alimentação concedido Aos Funcionários Públicos Municipais, o que é possível vez que não impacta no índice de comprometimento de gasto com pessoal, no intuito de melhorar a qualidade de vida dos mesmos, visto que o valor do benefício é um dos menores da região, conforme pesquisa realizada em anexo.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Geferson Cristiano Galdino de Lima, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que informe a esta casa de leis, quando foi realizada a última reforma no Ginásio Municipal de Esportes, bem como se há previsão para a realização de nova reforma, visto que o local está em precárias condições de uso, com portas quebradas, redes rasgadas, banheiros sem ralos no esgoto, entre outros.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que informe a esta casa de leis, se há previsão de data para a realização dos Reparos Necessários, com a colocação e substituição de algumas telhas nos quiosques localizados às margens do Lago Municipal "Lino dos Santos", que é um Cartão Postal do Município e se encontra com aspecto de abandonado.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Cart- Concessionária Auto Raposo Tavares para informe a  esta casa de leis, a localidade onde será Construído O Trevo Rodoviário de Acesso ao município de Espírito Santo do Turvo, se possível disponibilizando as plantas (plotagens) dos mesmos.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro a Secretária Municipal de Saúde, para que informe a esta casa de leis, quais as providências que foram tomadas face ao requerimento formulado pelo Servidor Público Rafael Damião Alves protocolado sob n. 490, em 18 de novembro de 2014, às 11:11h.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Hamilton Pereira do Nascimento, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Sabesp - Companhia de Saneamento Básico do Estado de São Paulo, para que estudem junto a quem de direito, a possibilidade de disponibilizar Atendimento ao Público, de segunda à sexta-feira, visando sanar as dúvidas e reclamações da população, bem como prestar serviços essenciais básicos, tais como transferência de titularidade de Unidade Consumidora.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, quais os valores cobrados atualmente a título de taxa para permissão de vendas pelos ambulantes.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro aos Proprietários e/ou Diretores da Guacho Agropecuária S/A, para que tomem as providencias necessárias face a necessidade de podas das cercas vivas formadas por sansão do campo em suas propriedades localizadas no município de Espírito Santo do Turvo, visto que em sua grande maioria, estão invadindo as Estradas Municipais e ocasionando riscos nos veículos que por ela tramitam e inúmeras reclamações por parte destes usuários.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro aos Proprietários da Fazenda São Benedito, localizada no Bairro Água dos Lemes,neste Município,  para que tomem as providências cabíveis face a necessidade de podas das cercas vivas formadas por sansão do campo na propriedade em questão, visto que estão invadindo a estrada municipal e ocasionando riscos na pintura dos veículos que por ela circulam e inúmeras reclamações por parte destes usuários.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, para que informe a esta casa de leis, o valor gasto pelo município com a Aquisição de Materiais Escolares Nos Exercícios 2014 e 2015, se possível informando também, o percentual destes valores que correspondem ao Kit Escolar entregue aos alunos no início do ano letivo.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta Casa de Leis, em qual situação se encontra o loteamento existente às margens da Rodovia SP 225, neste município, sentido Santa Cruz do Rio Pardo/Bauru, onde anteriormente era Propriedade Rural do Senhor José Álvaro Zanata.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos regimentais e ouvido o soberano plenário, para que encaminhe a esta casa de leis, cópia dos documentos para Habilitação No Certame Apresentados Pela Empresa que ganhou a licitação para realizar as Obras De Ampliação Da Escola Municipal de Ensino Fundamental "Antonio Gonçalves das Neves" , bem como cópia do contrato firmado entre a Referida Empresa e a Prefeitura Municipal e cópias das notas fiscais e empenhos de todos os valores oriundos do contrato em questão emitidos até a presente data.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Setor de Engenharia da Prefeitura Municipal de Espírito Santo do Turvo, nos termos regimentais, para que informe a esta casa de leis se a sala de aulas recentemente implantada na Emei "Doce Anjo" possui autorização para funcionamento assim como laudo emitido pelo Corpo de Bombeiros e, em caso afirmativo, nos seja enviado cópias dos referidos documentos.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Secretaria Municipal de Obras e Serviços, que informe a esta casa de leis, quais os pontos de coleta do lixo reciclável existentes no Bairro Agua Do Meio, bem como, em quais dias da semana a mesma vem sendo realizada.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiremos à Cart- Concessionária Auto Raposo Tavares, por intermédio de seu Gerente de Relações Institucionais, Sr. Athayde Caldas Júnior, que  informe a esta casa de leis, a localidade onde será construído o Trevo Rodoviário de Acesso ao Município de Espírito Santo do Turvo, se possível disponibilizando as plantas dos mesmos.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>Convoca a Secretária Municipal de Educação, Senhora Adriana Elizabeth da Silva para que compareça à Sessão Ordinária desta casa legislativa a ser realizada no dia 22 de junho de 2015, com início às 20h, para prestar esclarecimentos gerais aos Vereadores quanto ao Funcionamento da Secretaria Municipal de Educação e das Escolas Municipais, bem como quanto a qualidade do ensino oferecido na Rede Pública Municipal.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Banco Do Brasil, por intermédio da Superintendencia de Varejo e Governo- Sao Paulo/Oeste, por seu Superintendente, Sr. Euzivaldo Vivi Oliveira Reis, para que estudem a possibilidade de instalarem um Posto De Atendimento da referida instituição Bancária No Município de Espírito Santo do Turvo, viabilizando serviços de depósitos, pagamentos de boletos, inclusive de valores elevados, saques, entre outros, visto que o município possui apenas os serviços prestados pelo Banco Postal, que são bastante limitados.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Secretária Municipal de Assistência Social, nos termos regimentais e ouvido o soberano plenário, para que informe a esta casa de leis, o nome de todos os Membros do Conselho Municipal da Assistência Social , bem como o nome dos membros de sua diretoria em exercício em questão.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Secretária Municipal de Saúde, nos termos regimentais e ouvido o Soberano Plenário, que informe a esta Casa de Leis, o nome de todos os membros do Conselho Municipal da Saúde, bem como o nome dos membros de sua Diretoria no exercício em questão. Justifico o presente requerimento nas atribuições e na competência desta Casa para requerer as informações pertinentes ao Poder Executivo, nos termos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno da Câmara Municipal, para que informe a esta Casa de Leis, os nomes dos ex-funcionários da Associação da Terceira Idade "Amor a Vida" que interpuseram reclamatória trabalhista em face da referida empregadora e da Prefeitura Municipal de Espírito Santo do Turvo, informando ainda: 01- O valor pleiteado em cada reclamatória; 02- Os valores apurados na condenação, em cada uma das Reclamatórias; 03- Se houve proposta de acordo e o valor acordado entre as partes; 04- Os valores efetivamente pagos pela Prefeitura Municipal para cada ex-funcionário até a presente data; 05- O número do processo referente a cada uma das reclamatórias trabalhistas que ainda se encontrarem em curso.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à CART - Concessionária Auto Raposo Tavares, nos termos dos artigos 160 e seguintes do Regimento Interno desta Casa de Leis, para que estude a possibilidade de realizar recape da pavimentação asfáltica das alças do trevo de acesso ao município de Espírito Santo do Turvo, em ambos os sentidos (Leste e Oeste) que se encontram com muitos buracos, podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, para que informe a esta Casa de Leis, o nome do (a) atual Secretário (a) Municipal de Saúde .</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, para que informe a esta Casa de Leis, quais os valores gastos com combustíveis (alcool, diesel e gasolina) durante o mes de agosto, referentes aos exercicíos 2011, 2012,2013, 2014 e 2015, anexando cópia do relatório contábil que contenha tais especificações. Requeiro ainda, que informe o valor total gasto com combustíveis nos exercícios 2011, 2012, 2013 e 2014.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, para que informe a esta Casa de Leis, para quais Igrejas foram doadas as "cadeiras ligadas entre si de seis lugares" destinadas ao Poder Executivo Municipal pelo Legislativo através da Resolução n. 001, de 03 de março de 2015, cuja cópia segue em anexo.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à Secretária Municipal de Saúde, na forma regimental, para que informe a esta Casa de Leis, quantos casos de dengue foram confirmados em Espírito SAnto do Turvo no corrente ano, e quais foram os gastos despendidos com os pacientes.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Wagnerr Antonio Guicho</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiremos ao Prefeito Municipal, nos termos regimentais e ouvido o Soberano Plenário, para que informe a esta Casa de Leis, o motivo pelo qual houve a diminuição da merenda escolar, com fornecimento insuficiente por dois dias no transcorrer do mes de setembro do corrente ano.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o Soberado Plenário, para que informe a esta Casa de Leis, o endereço completo, nome do proprietário e valor do aluguel de todos os prédios locados pela Prefeitura Municipal. Requeiro ainda, que sejam enviadas juntamente com a relação dos imóveis, cópia do contrato de locação em vigor e seus aditivos.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer informações quais os procedimentos para realização das entrevistas da CART no predio da Secretaria da Assistência Social .</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Executivo Municipal informação sobre a possibilidade de voltar a funcionar a Marcenaria Municipal no Municipio.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o Soberano Plenário, para que informe a esta Casa de Leis, o motivo pelo qual a merenda fornecida aos alunos da Escola Estadual foi diminuida, sendo insuficiente para que aqueles alunos que necessitam de uma maior quantidade de alimentos para se sentirem satisfeitos.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Construtora MARCOS ANTONIO RIBEIRO DA SILVA EPP, na pessoa de seu representante legal, para que informe a esta Casa de Leis, os esclarecimentos que julgar pertinentes sobre a cobertura da Unidade Básica de Saúde de Espírito Santo do Turvo, bem como sobre as calhas e o encanamento de saída de água do referido prédio, visto que as chuvas recentes acabaram por alagar a UBS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, os nomes dos Agentes Políticos (Secretários Municipais) e dos detentores de Cargos Comissionados (Diretores e Assessores Municipais), relacionando-os com os respectivos cargos e locais de atendimento/prestação de serviço no município.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o Soberano Plenário, para que informe a esta Casa de Leis, se as bandas que se apresentam na feira da lua são contratadas ou recebem algum tipo de custeio dos cofres públicos deste municipio; bem como, caso sejam contratadas, qual o valor pago a cada apresentação. Requeiro ainda, que sejam informados os nomes de todas as bandas que já se apresentaram, com a respectiva data de apresentação e valor pago.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais e ouvido o Soberano Plenário, para que informe a esta Casa de Leis o que segue: _x000D_
 01- As obras de construção do Terminal Rodoviário encontram-se devidamente concluídas? _x000D_
 02- Caso estejam, qual o motivo que justifica a não inauguração do mesmo até a presente data? _x000D_
 03- Qual a data prevista para a inauguração?</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos regimentais, para que informe a esta Casa de Leis: _x000D_
 01- Se as obras de ampliação e reforma da Escola Municipal Antonio Gonçalves das Neves encontram-se devidamente concluidas; _x000D_
 02- Caso afirmativo, especificar os fatores que impedem a inauguração; _x000D_
 03- Qual a data prevista para a inauguração.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES AO CONSELHO MUNICIPAL DE TRÂNSITO PELA EXCELÊNCIA DOS TRABALHOS REFERENTES A AUDIÊNCIA REALIZADA NO DIA 25 DE FEVEREIRO DO CORRENTE ANO, COM TEMAS RELEVANTES PARA A ORGANIZAÇÃO DO TRÂNSITO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPONHO, NA FORMA REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO À PRESENTE MOÇÃO, PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, PARABENIZAÇÃO À EQUIPE DA VIGILÂNCIA SANITÁRIA, PELO EXCELENTE TRABALHO DE CONSCIENTIZAÇÃO E COMBATE A DENGUE QUE VEM SENDO EXECUTADO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>Cosme Antonio Martins, Edmelson Funchal da Silva, Geferson Cristiano Galdino de Lima, Hamilton Pereira do Nascimento, Luiz Umberto Campos, Osmar Aparecido Messias, Rosinei Pereira da Silva, Wagner Antonio Guicho, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JORDINO FERNANDES, OCORRIDO EM 07 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CÂNDIDA BATISTA, OCORRIDO EM 19 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MARCOS PAULO CRUZ, OCORRIDO EM 14 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO. PROPONHO, NA FORMA REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO À PRESENTE MOÇÃO, PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, PARABENIZAÇÃO ÀS EQUIPES DA VIGILÂNCIA EM SAÚDE; ESTRATÉGIA DA SAÚDE DA FAMÍLIA (ESF); PACS E DEMAIS DEPARTAMENTOS ENVOLVIDOS, PELO EXCELENTE TRABALHO DE CONSCIENTIZAÇÃO E COMBATE A DENGUE QUE VEM SENDO EXECUTADO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO AO JOVEM MARCELO GALDINO, VENCEDOR DO MMA DEMOLIDOR FIGHT REALIZADO NO DIA 28 DE MARÇO NA CIDADE DE PIRATININGA, NA CATEGORIA ATÉ 110 KG, ENALTECENDO O NOME DO MUNICÍPIO NO AMBITO ESPORTIVO. </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR - FALECIMENTO DO SENHOR ADALBERTO DE SOUZA</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	PESAR PELO FALECIMENTO DA SENHORA JOANA BORGES.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR FALECIMENTO DA SENHORA CECÍLIA BARBOSA</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSOS À ADOLESCENTE LETÍCIA GABRIELA DA SILVA, ALUNA DA ESCOLA ESTADUAL "TEREZINHA MARIANO MAGNANI" E CURSANDO O CEL 5º B- ESPANHOL, PELA INICIATIVA EM PARTICIPAR DO PROJETO JOVEM LEITOR AO ESCREVER O TEXTO "MÃE: UM BEM FINITO, INFELIZMENTE!" PUBLICADO NO JORNAL DEBATE DE 17 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DA SENHORA JOANA BORGES, OCORRIDO NO MÊS DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CECÍLIA BARBOSA</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ONOFRA BUENO DA SILVA, OCORRIDO NO DIA 31 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA MARTA MENDES DOS SANTOS OCORRIDO NO DIA 19 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ROMEU MARQUES, OCORRIDO NO MÊS DE JUNHO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO DESTACAMENTO DA POLÍCIA MILITAR DE ESPÍRITO SANTO DO TURVO, RESSALTANDO O TRABALHO DE CADA POLICIAL, QUE, MESMO COM O EFETIVO REDUZIDO, VEM BUSCANDO ATUAR A CONTENTO DA SOCIEDADE, NÃO MEDINDO ESFORÇOS NA ELUCIDAÇÃO DE CASOS DE FURTO, FLAGRANTES E APREENSÕES DE DROGAS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EQUIPE DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL FORMADA PELOS SENHORES LUIZ CARLOS CAMPOS, JOSÉ MIRANDA, JOSÉ BENEDITO BATISTA E CIRO APARECIDO DA SILVA, PELA DEDICAÇÃO COM QUE EXERCEM SEUS TRABALHOS E PELOS EXCELENTES SERVIÇOS PRESTADOS AO MUNICÍPIO, VISTO QUE MESMO COM O NUMERO REDUZIDO DE PESSOAL, NÃO MEDEM ESFORÇOS PARA MANTER A CIDADE LIMPA E LIVRE DE ENTULHOS EM GERAL.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SENHOR PAULO ROGÉRIO RIBEIRO, QUE ATUOU JUNTO À SABESP EM ESPÍRITO SANTO DO TURVO, PELOS EXCELENTES SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZAÇÃO AO SENHOR AMÉRICO GONÇALVES DA SILVA PELO DEDICAÇÃO COM QUE VEM CUIDANDO DA PRAÇA MUNICIPAL "JOÃO GONÇALVES". </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPONHO A MESA, NA FORMA REGIMENTAL, PARA QUE CONSTE NA ATA DOS TRABALHOS DESTA SESSÃO, VOTOS DE PARABENIZAÇÃO AOS ALUNOS, À DIREÇÃO DA E E "PROFA. TEREZINHA MARIANO MAGNANI" E AOS PROFESSORES TAMARA PILÃO E DONIZETE ALBUQUERQUE PELO EMPENHO E CONQUISTA DO CAMPEONATO REGIONAL DE FUTSAL</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>Cosme Antonio Martins, Dorail Gomes de Aguiar, Edmelson Funchal da Silva, Geferson Cristiano Galdino de Lima, Luiz Umberto Campos, Osmar Aparecido Messias, Rosinei Pereira da Silva, Wagner Antonio Guicho, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE CAIO HENRIQUE BENTO.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ROGÉRIO ELIAS CUSTÓDIO</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR FELO FALECIMENTO DO SENHOR CARLINDO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE ALAN LOUSADO FERNANDES</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE MARCOS IRLAN PIAUÍ</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR DELFINO ESTEVAM DA SILVA</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE JOSÉ OLIMPIO DA SILVA</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Geferson Cristiano Galdino de Lima, Luiz Umberto Campos, Wagner Antonio Guicho, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPONHO, NA FORMA REGIMENTAL, PARA QUE CONSTE EM ATA, MOÇÃO DE AGRADECIMENTO À EMPRESA UNIMIL, POR EMPREGAR MÃO-DE-OBRA DE NOSSO MUNICÍPIO, PARA A COLHEITA MECANIZADA DA CANA DE AÇÚCAR JUNTO À USINA RIO PARDO. SALIENTAMOS QUE COM A FALENCIA DA USINA AGREST NO MUNÍCIPIO DE ESPÍRITO SANTO DO TURVO</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À APROVAÇÃO DO PROJETO DE LEI N. 180/2014, PELA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO, QUE DECLARA COMO PATRIMÔNIO HISTÓRICO, CULTURAL E AMBIENTAL DO ESTADO DE SÃO PAULO, A BACIA HIDROGRÁFICA DO RIO PARDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	FALECIMENTO DO RECÉM NASCIDO EDUARDO LORENZO</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>Wagner Antonio Guicho, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPONHO, NA FORMA REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO, A PRESENTE MOÇÃO, PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, PARABENIZAÇÃO À SECRETÁRIA MUNICIPAL DE CULTURA, SRA TELMA DE FREITAS DOS SANTOS PACHECO, AOS FUNCIONÁRIOS E PRINCIPALMENTE ÀS ALUNAS DO CURSO DE DANÇA QUE PARTICIPARAM BRILHANTEMENTE DO 7º FESTIVAL INTERNACIONAL DE STREET DANCE. </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PARABENIZAÇÃO À SECRETÁRIA TELMA DE FREITAS DOS SANTOS PACHECO E AOS FUNCIONÁRIOS DA SECRETÁRIA MUNICIPAL DE CULTURA E ESPORTE E DEMAIS ENVOLVIDOS NA REALIZAÇÃO DO PASSEIO CICLISTICO "PEDALA ESTURVO" </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPONHO, NA FORMA REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO, A PRESENTE MOÇÃO, PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, PARABENIZAÇÃO À SECRETÁRIA TELMA DE FREITAS DOS SANTOS PACHECO E AOS FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE CULTURA E ESPORTE E DEMAIS ENVOLVIDOS NA REALIZAÇÃO DO CAMPEONATO DE SKATE </t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA NEUSA ROSA DE OLIVEIRA</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR- FALECIMENTO JOSÉ PAULO DOS SANTOS </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR EZEQUIEL VALADÃO</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR LUIZ QUIRINO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR ANTONIO CARLOS PEREIRA</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	MOÇÃO DE PESAR PELO FALECIMENTO DO SR OSVALDO JOSÉ VASCONCELOS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> 	MOÇÃO DE PESAR- SR BENEDITO DIAS</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>João Adirson Pacheco</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE AÇÃO DE GOVERNO AO PLANO PLURIANUAL, INCLUSÃO DE AÇÃO À LEI DE DIRETRIZES ORÇAMENTÁRIAS, SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. (REFORMA E AMPLIAÇÃO DA UBS)</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR E FIRMAR TERMOS DE CONVENIO/TERMOS ADITIVOS ENTRE O MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SANTA CRUZ DO RIO PARDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR E FIRMAR TERMOS DE CONVÊNIOS ENTRE O MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E O CENTRO SOCIAL SÃO JOSÉ - CASA DE APOIO AO MENOR CARENTE DE SANTA CRUZ DO RIO PARDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 27.000,00 (VINTE E SETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DAS AGENCIAS BANCÁRIAS E ESTABELECIMENTOS COMERCIAIS EM MANTER UM EXEMPLAR DO ESTATUTO DO IDOSO PARA A LIVRE CONSULTA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"CRIA NO ÂMBITO MUNICIPAL O PROGRAMA "UM POMAR EM CADA PRAÇA" E DÁ OUTRAS PROVIDENCIAS". </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"INSTITUI A "SEMANA DE VOLTA À INOCÊNCIA"  A SER REALIZADA NA SEMANA QUE ANTECEDE O DIA 12 DE OUTUBRO". </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SORTEIO DE PRÊMIOS AOS CONTRIBUINTES QUE ESTIVEREM QUITES COM OS TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR PERMUTA DE ÁREAS IMÓVEIS  QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO CONSELHO TUTELAR E DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA PÚBLICA PARA A EXECUÇÃO DOS SERVIÇOS DE FISCALIZAÇÃO, POLICIAMENTO E CONTROLE DE TRÁFEGO E TRÂNSITO NAS VIAS TERRESTRES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DOS CONSELHOS MUNICIPAIS DE ASSISTÊNCIA SOCIAL, DO IDOSO  E DE SEGURANÇA ALIMENTAR E NUTRICIONAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO 2016.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE INCLUSÃO DE AÇÃO DE GOVERNO NO PLANO PLURIANUAL, INCLUSÃO DE AÇÃO À LEI DE DIRETRIZES ORÇAMENTÁRIAS, SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Edmelson Funchal da Silva, Geferson Cristiano Galdino de Lima</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE ENVIO PARA A CÂMARA MUNICIPAL DOS ADITIVOS DE CONTRATOS DE OBRAS PÚBLICAS E PRESTADORES DE SERVIÇOS NO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO".</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR E FIRMAR TERMOS DE CONVÊNIO/CONTRATOS/ADITIVOS ENTRE O MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E O SERVIÇO SOCIAL DA INDÚSTRIA (SESI) E DÁ OUTRAS PROVIDÊNCIAS. (IMPLANTAÇÃO E FUNCIONAMENTO DE PROGRAMAS, PALESTRAS E CURSOS PROFISSIONALIZANTES).</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO, NA CONFORMIDADE DOS ARTIGOS 182 E 183 DA LEI ORGÂNICA DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A ESTRUTURA DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL  E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PERÍMETRO URBANO DA CIDADE DE ESPÍRITO SANTO DO TURVO-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 740 DE 16 DE SETEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR E FIRMAR TERMOS DE CONVÊNIO ENTRE O MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E A SANTA CASA DE MISERICÓRDIA DE SANTA CRUZ DO RIO PARDO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA DO CONSELHO MUNICIPAL DE EDUCAÇÃO PREVISTA NO ARTIGO 3º DA LEI MUNICIPAL N. 72, DE 10 DE OUTUBRO DE 1995, COM A REDAÇÃO DADA PELA LEI MUNICIPAL N. 210, DE 24 DE SETEMBRO  DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$516.869,00</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$459.808,33 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$22.889,55 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VALORES DAS REFERÊNCIAS DOS SALÁRIOS DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE ENDEMIAS DE SAÚDE PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VALORES DAS REFERÊNCIAS DOS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PLANO DE EMPREGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL E DO PLANO DE MONITOR DE DESENVOLVIMENTO INFANTIL PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO MUNICIPAL, VICE-PREFEITO, SECRETÁRIOS E DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO, ESPECIFICADOS EM LEI.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VALORES DAS REFERENCIAS DOS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Mesa Diretora 1º Biênio</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS FUNCIONÁRIOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. (APROVADO POR UNANIMIDADE)</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO EMPREGO PÚBLICO EM COMISSÃO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ESPÍRITO SANTO DO TURVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A ALÍNEA "A" E "B" DO INCISO III DO ARTIGO 14 DA LEI COMPLEMENTAR N. 211, DE 29 DE DEZEMBRO DE 2011 QUE "DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO EMPREGO PÚBLICO DE MONITOR DE DESENVOLVIMENTO INFANTIL DO MUNICÍPIO DE ESPÍRITO SANTO DO TURVO E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL- PMRF, DISPONDO SOBRE RECEBIMENTO PELA PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO DE DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DOS CONTRIBUINTES, MEDIANTE PARCELAMENTO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ISENÇÃO IMEDIATA DE PAGAMENTO DE TAXA DE INSCRIÇÃO DE CONCURSO PÚBLICO PARA CARGOS OU EMPREGOS NO GOVERNO MUNICIPAL AOS CONSELHEIROS MUNICIPAIS QUE DESEMPENHEM SUAS ATIVIDADES DE FORMA NÃO REMUNERADA.&amp;#8221;</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA E DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMITAÇÃO DO TOTAL DE CARGOS EM COMISSÃO E EM FUNÇÕES DE CONFIANÇA NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N. 250, DE 05 DE AGOSTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR IMÓVEIS DE SUA PROPRIEDADE  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - PMRF, DISPONDO SOBRE RECEBIMENTO PELA PREFEITURA MUNICIPAL DE ESPÍRITO SANTO DO TURVO DE DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DOS CONTRIBUINTES, MEDIANTE PARCELAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Agenor Ferreira da Silva a Rodoviária Municipal de Espírito Santo do Turvo.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2015/1136/pdlegisltivo_02-2015.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2015/1136/pdlegisltivo_02-2015.pdf</t>
   </si>
   <si>
     <t>"Concede Titulo de Cidadã Espirito-santense à Senhora Simone Sancevini e dá outras providências.”</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>REGULAMENTA O HORÁRIO DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS REALIZADAS PELA CÂMARA MUNICIPAL DE ESPÍRITO SANTO DO TURVO. (VOTAÇÃO UNANIME)</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER ADIANTAMENTO DE NUMERÁRIOS PARA PAGAMENTOS DE PRONTA EFETIVAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>FAZ DOAÇÃO DE BEM MÓVEL (APARELHO DE AR CONDICIONADO DE JANELA) PERTENCENTE AO PATRIMÔNIO DO PODER LEGISLATIVO AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO DE ASSUNTOS RELEVANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2464,67 +2464,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2015/1136/pdlegisltivo_02-2015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2015/1136/pdlegisltivo_02-2015.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="238.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>