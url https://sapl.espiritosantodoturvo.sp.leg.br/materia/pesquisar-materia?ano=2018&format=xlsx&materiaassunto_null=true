--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,1437 +54,1437 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_0001-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_0001-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de conceder a revisão geral anual do salário dos funcionários públicos municipais, em valores correspondentes à pelo menos 8,65% (oito ponto sessenta e cinco por cento) equivalente ao INPC (IBGE) acumulado para os anos de 2016 e 2017, sendo 6,58% referente ao acumulado em 2016 e 2,07% ao acumulado em 2017. Indicamos ainda, havendo possibilidade, que seja concedido percentual acima de 8,65 % para que haja aumento real do salário, valorizando os funcionários.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_0002-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_0002-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar operação tapa buracos ou recape asfaltico na Rua Airton Sena, nas proximidades entre seu cruzamento com as Rua Nelson Lourenço Camolesi e Dr. André Luciano Retz, que se encontra com inúmeros buracos, dificultando o transito no local.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_0003-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_0003-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar operação tapa buracos ou recape asfaltico nas proximidades do cruzamento entre as Ruas Henrique Corumbaba e Luiz Bertolino, que se encontra com inúmeros buracos, dificultando o transito no local.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_0004-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_0004-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a manutenção necessária na iluminação pública do Bairro São João do Turvo, inclusive com a substituição das lâmpadas queimadas, visando melhorar a luminosidade do local.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_0005-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_0005-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a manutenção da estrada rural que dá acesso ao Bairro São João do Turvo em toda a sua extensão, inclusive entre o referido Bairro e a divisa com o Distrito de Domélia.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_0006-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_0006-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar ar condicionado na sala de aulas onde ocorre a oficina da Escola Municipal Antonio Gonçalves das Neves, visto que os alunos não conseguem realizar as atividades propostas dentro da sala de aula devido ao calor excessivo, necessitando realizar tais atividades no pátio ou na quadra.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Karina Justo Anize</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/indicacao_0007-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/indicacao_0007-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar sistema de alarme nas dependências da creche municipal e realizar melhorias no sistema de monitoramento, com substituição das câmeras de segurança por outras que consigam captar, inclusive, imagens noturnas.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_0008-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_0008-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a substituição da iluminação pública existente na Praça João Gonçalves, visando melhorar a luminosidade do local.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Maria Carolina de C.C.Orpinelli Bertolino, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/mocao_0009-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/mocao_0009-2018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, nos termos regimentais, para que estude junto a quem de direito, a possibilidade de realizar os reparos necessários na valeta situada na esquina entre as ruas José Afonso Nascimento e Francisco José Martins.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_0010-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_0010-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar operação tapa buracos em toda a extensão da Rua Airton Senna, até seu cruzamento com a Rodovia SP 225, visto que há inúmeros buracos, prevenindo acidentes.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Fabio Moura Miguel</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/indicacao_0011-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/indicacao_0011-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de dar manutenção no campo de areia localizado no Jardim Vitória.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_0012-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_0012-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a substituição das mesas e cadeiras do refeitório da Escola Municipal de Ensino Fundamental "Antônio Gonçalves das Neves".</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_0013-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_0013-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade fechar o buraco existente no cruzamento entre as Ruas Henrique Corumbaba e Luiz Bertolino, em frente à Oficina do Galego, face ao risco de ocasionar graves acidentes. Saliento que no dia 19 de fevereiro do corrente ano, uma ambulância da Secretaria Municipal de Saúde caiu no referido buraco e até o presente momento o Poder Público Municipal não tomou qualquer providência no sentido de tapá-lo.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_0014-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_0014-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir uma lombada na Rua José Afonso do Nascimento, na altura do Bar do Tião, visando coibir o tráfego de veículos em alta velocidade que acabam por colocar em risco a vida dos transeuntes.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_0015-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_0015-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir lombadas na Rua Francisco José Martins, sendo uma em frente ao Mercado da Margarete Guicho e outra na altura do imóvel de propriedade o Sr Pedro Camilo, visando coibir o tráfego de veículos em alta velocidade que acabam por colocar em risco a vida dos transeuntes.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/indicacao_0016-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/indicacao_0016-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de colocar telas de proteção galvanizadas nos bueiros localizados na Rua Francisco Martins Lopes. Tal medida se faz necessária face inúmeras reclamações de moradores indignados com a atitude de alguns munícipes que jogam animais mortos nos bueiros, ocasionando mau cheiro. Ressaltamos ainda, que as telas poderiam ser colocadas em todos os bueiros do município, evitando não só o descarte de animais mortos, mas também o acúmulo de lixo nas galerias de águas pluviais.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao_0017-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao_0017-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de manter os banheiros da Praça Municipal João Gonçalves abertos ao público diariamente até às 21h, e com a presença constante de um funcionário para zelar pelo uso adequado, limpeza e conservação do bem público, coibindo vandalismo.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Fabio Moura Miguel</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacoes_0018-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacoes_0018-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, nos termos regimentais, para que estude junto a quem de direito, a possibilidade de realizar reforma do acesso e entrada do Campo Municipal, empedrando-a.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacoes_0019-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacoes_0019-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar reforma no acesso de entrada do Campo Municipal, empedrando-a e disponibilizando acesso diferenciado para cadeirantes.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacoes_0020-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacoes_0020-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito, a possibilidade de tapar o buraco existente no cruzamento entre as Ruas Henrique Corumbaba e Luiz Bertolino, em frente à Oficina do Galego, e após fechá-lo, retirar o monte de terra e o cavalete que se encontram no local, visto que poderão ocasionar acidentes.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacoes_0021-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacoes_0021-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalarem aparelhos de ar condicionado nas salas de aula da Escola Municipal de Ensino Fundamental "Antonio Gonçalves das Neves".</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacoes_0022-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacoes_0022-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem nova pintura no Centro de Reabilitação do município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacoes_0023-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacoes_0023-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de efetuar os reparos necessários nos bancos da Praça localizada no Jardim Vitória.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_0024-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_0024-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar reforma na quadra de vôlei localizada no Jardim Canaã, nas proximidades da piscina municipal, inclusive quanto à iluminação e pintura.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao_0025-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao_0025-2018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar pintura na quadra da EMEF "Antonio Gonçalves das Neves".</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_0026-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_0026-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de aumentar o valor do cartão alimentação fornecido aos funcionários públicos municipais em mais R$ 150,00 (cento e cinquenta reais), nivelando-o ao valor pago pela maioria das Prefeituras Municipais de pequeno porte da região.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/indicacao_00272018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/indicacao_00272018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de conceder uma bonificação aos funcionários públicos municipais que forem assíduos, não possuindo faltas injustificadas ou que apresentarem o máximo de um dia de atestado ao semestre ou ao ano, incentivando o comprometimento e assiduidade. A bonificação seria concedida uma vez ao semestre ou ao ano, em valor a ser fixado pelo Chefe do Poder Executivo Municipal, mediante lei.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/indicacao_00282018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/indicacao_00282018.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal e a CPFL - Companhia Paulista de Força e Luz para que altere de lugar o poste 40/50 localizado na esquina entre as Ruas Antônio Martins e Paraná, visto que prejudica o trânsito local.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao_00292018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao_00292018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de substituir as lâmpadas da iluminação pública dos postes da cidade por lâmpadas de LED, que são muito mais econômicas, possuem maior durabilidade, além de melhorar a visibilidade.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao_00302018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao_00302018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, nos termos regimentais, para que estude junto a quem de direito, a possibilidade de implantar iluminação pública no Campo Municipal, melhorando a segurança no local, bem como possibilitando a utilização para praticas esportivas no período noturno.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao_00312018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao_00312018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem a construção da calçada na Rua Carlos Líbero Sasso, em toda a sua extensão ao lado em que confronta com a chácara ali existente, bem como realize a limpeza das áreas próximas.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_00322018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_00322018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, nos termos regimentais e reiterando os termos da Indicação n. 50/2017, que estude junto a quem de direito, a possibilidade de reduzir a carga horária dos profissionais de enfermagem do quadro de pessoal da Prefeitura Municipal de Espírito Santo do Turvo para 30 (trinta) horas semanais. Indicamos ainda, caso o Prefeito Municipal entenda não ser possível realizar a reducação da carga horária pleiteada, seja alterada a referencia, melhorando os vencimentos.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Pablo Henrique Nespolo, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_00332018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_00332018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar iluminação pública por toda a extensão da Rua Airton Sena, compreendido entre seu cruzamento com a Rua Idarilho Gonçalves Nascimento até a rotatória que dá acesso ao município, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_00352018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_00352018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem a pintura da quadra municipal, localizada nas proximidades do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_00362018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_00362018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir uma cobertura ligando os prédios da Escola Municipal de Ensino Fundamental "Antônio Gonçalves das Neves", buscando minimizar os transtornos vivenciados pelos professores, funcionários e alunos em dias de chuva, ao transitar de um prédio para outro.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao_00372018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao_00372018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem reparos no asfalto no cruzamento entre as ruas Luiz Bertolino e Sonia Regina Nascimento.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_00382018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_00382018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de colocarem alambrado no mini campo localizado às margens da Rua Airton Senna, ao lado do Campo Municipal. Atualmente a Rua Airton Senna tornou-se acesso principal ao dispositivo existente na SP 225, estando com trânsito bastante intensificado. O campo às suas margens, sem a adequada proteção, poderá ocasionar acidentes, tanto para os jogadores, que correm o risco de serem atropelados ao buscar alguma bola sem a devida cautela, quanto para os motoristas, que poderão perder o controle do veículo ao serem atingidos por uma bolada.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_00392018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_00392018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a manutenção nas Praças da Matriz e do Jardim Vitória, colocando novamente as pedras mosaico nos locais onde estão faltando e realizando o conserto dos bancos.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_00402018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_00402018.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal, Sra Rosinei Pereira da Silva, com o apoio dos nobres vereadores, INDICA ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de ratear integralmente os valores devolvidos à título de duodécimo pela Câmara Municipal aos funcionários públicos, concedendo-lhes um bônus em pecúnia para ajuda de custeio de alimentação no período das festas natalinas e de final de ano, sendo que o referido auxílio alimentação não deverá integrar os salários, constituindo prêmio de reconhecimento ao funcionalismo. Indica ainda, que seja encaminhado a esta Casa de Leis, com a maior brevidade possível, projeto regulamentado a concessão do benefício em questão.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_00412018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_00412018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de efetuar a manutenção e troca de todas as lâmpadas que se fizerem necessárias na iluminação pública do município.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_00422018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_00422018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de reverter os valores a serem devolvidos pela Câmara Municipal a título de duodécimos para a realização de programa "Frente de Trabalho", gerando emprego e renda aos munícipes que estão desempregados.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_00432018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_00432018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de colocar alambrado ao redor do lago municipal, na extensão em que se aproxima da Rodovia SP 225, visando evitar a travessia de crianças, prevenindo possíveis acidentes.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_00442018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_00442018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar durante a Semana Santa, nova soltura de peixes no Lago Municipal, para pesca livre pela população, sem prejuízo da soltura em outras oportunidades durante o transcorrer do ano.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_00452018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_00452018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de efetuar a troca ou a manutenção do piso do corredor e do refeitório da Escola Municipal, visando a segurança dos alunos.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_00462018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_00462018.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de colocar lixeiras ao redor do Lago Municipal e na Praça Municipal "José Gonçalves", com o objetivo de incentivar a limpeza e manutenção dos locais públicos.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos Ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, se há previsão para a volta do Funcionamento da Piscina Pública, e havendo, qual a data provável que isto ocorra. Requeremos ainda, que informe o que falta ou os motivos que impedem o funcionamento da piscina no momento.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Maria Carolina de C.C.Orpinelli Bertolino, Karina Justo Anize</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos Ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, se há previsão para a retomada do Atendimento do Médico Veterinário com a realização de Castração Animal para controle da população de Cães e Gatos, e havendo, qual a data provável que isto ocorra.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos à SABESP, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, o motivo pelo qual a Caixa de 180; água instalada no Jardim Vitória, neste município, ainda não está em funcionamento, bem como informe a data estimada para que isto ocorra. Requeremos ainda, que seja disponibilizado mais um funcionário para permanecer de plantão, visando resolver os problemas de falta de água que vem ocorrendo com grande frequência, visto que o quadro atual de funcionários não supre a demanda de trabalho existente.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>Rosinei Pereira da Silva, Karina Justo Anize</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Gerente Regional da Sabesp- Companhia de Água e Saneamento Básico do Estado de São Paulo e Ao Prefeito Municipal, para que informem a esta casa de leis, o motivo pelo qual há vazamento de esgoto "IN NATURA" nas proximidades dos cruzamentos entre as Ruas Idarilho Gonçalves Nascimento/Dante Manfrin E Idarilho Gonçalves Nascimento/Francisca Bigarato. Requeremos ainda, que nos informem quando e quais providências serão tomadas para resolver o problema, visto o risco de contaminação das Águas do Córrego que corta a cidade, sob pena de levarmos ao conhecimento do Ministério Público Estadual, em busca de providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Fabio Moura Miguel, Pablo Henrique Nespolo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Gerente Regional da CPFL- Companhia Paulista de Força E Luz, que estude a viabilidade de instalar uma Subestação no Município de Espírito Santo do Turvo, visando melhorar o fornecimento de Energia Elétrica, que sofre grandes oscilações principalmente em horários de pico, ocasionando prejuízos aos munícipes e ao comércio local, bem como possibilitando a vinda de novos empreendedores ao município, que ficam receosos de se instalarem aqui face à precariedade no fornecimento de energia.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à SABESP , que informe a esta casa de leis, o motivo pelo qual ainda não fora iniciada a Implantação da Rede de Esgoto na Rua Aparecida Petenassi, em Espírito Santo do Turvo. Requeiro ainda, que informe se há previsão para o início das obras e, caso negativo, o motivo que vem impedindo esta implantação.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que forneça a esta casa de leis, uma relação constando todas as Viagens realizadas com Veículos da Municipalidade vinculados à Secretária Municipal de Planejamento Urbano durante o exercício de 2017. Requeremos ainda, que conste da relação às seguintes informações: Data da Viagem; Destino; Finalidade e Nome do Motorista.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro á CPFL, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, o motivo pelo qual ainda não foi realizada a expansão da Rede de Energia Elétrica e Iluminação Pública entre A Rua Aparecida Petenassi e a Estrada Rural que dá acesso ao Bairro Água do Rangel em Espírito Santo do Turvo. Requeiro ainda, que informe quais os documentos que faltam para que os moradores consigam realizar as ligações particulares em suas residências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, o Nome da Empresa que realizou as obras de construção das Galerias entre as Ruas Henrique Corumbaba e Afonso Nascimento, bem como informe o valor total pago para a sua realização.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que apresente a esta casa de leis, cópia dos Cartões de Ponto do Funcionário Valmir de Andrade no período compreendido entre abril de 2017 à abril de 2018. Requeremos ainda, que seja enviado a esta casa, cópias dos Processos Administrativos dos adiantamentos realizados em nome do referido motorista durante o mesmo período informado acima, contendo inclusive, a prestação de contas e notas fiscais.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que apresente a esta casa de leis, Cópia das Escalas de Viagens do Motorista Antonio Miguel de Oliveira Júnior referente</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que forneça a esta Casa de Leis, cópia da Ata de Sessão Pública do Pregão nº 19/2018, Processo Administrativo 1331/2018.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Karina Justo Anize, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito destinada a investigar os fatos discorridos na denuncia anônima encaminhada Pelo Ministério Público do Estado de São Paulo através do OFÍCIO 182/2018 - 3 PJ/MP, referente a peça de Informação 795/2018.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à CPFL, nos termos dos artigos 160 e seguintes do regimento interno, reiterando o Requerimento 008/2018, para que informe a esta casa de leis, o motivo pelo qual ainda não foi realizada a expansão da Rede de Energia Elétrica e Iluminação Pública entre a Rua Aparecida Petenassi e a Estrada Rural que dá acesso ao Bairro Água do Rangel em Espírito Santo do Turvo. Requeiro ainda, que informe quais os documentos que faltam para que os moradores consigam realizar as ligações particulares em suas residências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, que forneça a esta casa de leis, mapa atualizado do Município De Espírito Santo Do Turvo, contendo inclusive, Os Limites Geográficos Do Município.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro à SABESP, nos termos dos artigos 160 e seguintes do regimento interno, reiterando os termos do Requerimento 006/2018, que informe a esta casa de leis, o motivo pelo qual ainda não foi iniciada a Implantação Da Rede De Esgoto na Rua Aparecida Petenassi, em Espírito Santo Do Turvo. Requeiro ainda, que informe se há previsão para o início das obras e, caso negativo, o motivo que vem impedindo esta implantação. .</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro a Cpfl- Santa Cruz - Companhia Paulista De Força E Luz- Santa Cruz, através de seus dirigentes, nos termos regimentais, para que informem a esta Casa Legislativa, o motivo pelo qual o Município De Espírito Santo Do Turvo não possui uma substação de energia, vez que a energia elétrica distribuída ao município vem de uma distancia deveras longa, acarretando o fornecimento de pouca qualidade, com constantes quedas em horários de pico, e geralmente ocasionando a dano a aparelhos eletrodomésticos e eletrônicos.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que informe a esta casa de leis, considerando os termos do edital completo do Processo Seletivo de estagiário n. 001/2017 e a lista de classificação em anexo: 01-	o motivo pelo qual não foram convocados na exata ordem de classificação, os candidatos classificados a partir da 8ª colocação, inclusive este, em desobediência às clausulas 5.2 c/c 7.3 do referido edital; esclareço que não tenho a pretensão de que os candidatos chamados fora da ordem de classificação tenham seus contratos de estágio rescindidos, mas sim, que os candidatos que não foram chamados tenham seu direito a convocação respeitados, sendo também convocados para realizar o estágio juntamente com os que já estão estagiando.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do regimento interno, para que forneça a esta casa de leis, Certidão onde relacione, por secretaria, todos os Veículos da Frota Municipal, inclusive os veículos a disposição do gabinete, informando se estão devidamente identificados por meio de adesivos ou pinturas, que se tratam de veículos do município de Espírito Santo do Turvo, a serem utilizados à serviço do município, destacando os veículos que por ventura não se encontrem identificados.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Pablo Henrique Nespolo, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO PELO FALECIMENTO DO SENHOR JOÃO BATISTA, CARINHOSAMENTE CONHECIDO COMO JOÃO SORVETEIRO, AOS 82 ANOS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO APARECIDO ANDRADE, AOS 71 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA JÚLIA DOS SANTOS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JURANDIR ALVES DA SILVA, CONHECIDO POR MALACO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, NA FORMA REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO, A PRESENTE MOÇÃO PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, VOTOS DE PARABENIZAÇÃO À TODAS AS MULHERES QUE RESIDEM OU TRABALHAM NO MUNICÍPIO PELA PASSAGEM DO DIA INTERNACIONAL DA MULHER COMEMORADO EM 08 DE MARÇO, LEMBRANDO QUE TODOS OS DIAS DEVERIAM SER DEDICADOS A ELAS, QUE CUIDAM DO LAR, DA FAMÍLIA E MUITAS VEZES AINDA TRABALHAM FORA PARA SUSTENTAR OU MELHORAR A RENDA FAMILIAR E QUE VEM A CADA DIA DERRUBANDO OBSTÁCULOS NA BUSCA POR SEUS DIREITOS E GARANTIAS FUNDAMENTAIS.PROPONHO, NA FORMA REGIMENTAL E OUVIDO O PLENÁRIO, A PRESENTE MOÇÃO PARA QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DESTA SESSÃO, VOTOS DE PARABENIZAÇÃO A TODAS AS MULHERES QUE RESIDEM OU TRABALHAM NO MUNICÍPIO PELA PASSAGEM DO DIA INTERNACIONAL DA MULHER COMEMORADO EM 08 DE MARÇO, LEMBRANDO QUE TODOS OS DIAS DEVERIAM SER DEDICADOS A ELAS, QUE CUIDAM DO LAR, DA FAMÍLIA E AINDA TRABALHAM FORA PARA SUSTENTAR OU MELHORAR A RENDA FAMILIAR E QUE VEM A CADA DIA DERRUBANDO OBSTÁCULOS NA BUSCA POR SEUS DIREITOS E GARANTIAS FUNDAMENTAIS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/mocao_0006-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/mocao_0006-2018.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor Diek Stuard Pereira.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/mocao_0007-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/mocao_0007-2018.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Iraci Francisco dos Santos.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/mocao_0008-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/mocao_0008-2018.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Regina de Fátima Wenceslau.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/mocao_0009-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/mocao_0009-2018.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização à equipe da Secretaria Municipal de Saúde que atendeu e prestou com êxito os serviços de socorro às crianças que foram atacadas por um enxame de abelhas ao retornarem para suas casas na zona rural do município.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/mocao_0010-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/mocao_0010-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Rubens Cequetti.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/mocao_0013-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/mocao_0013-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do diácono MARTINHO FRANCISCO BUENO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/mocao_0014-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/mocao_0014-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra Clarice Andrade.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/mocao_0015-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/mocao_0015-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Aparecida Marques.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/mocao_0016-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/mocao_0016-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Izaura Maria Leite.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/mocao_0017-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/mocao_0017-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. José Cícero de Oliveira.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/mocao_0018-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/mocao_0018-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar de pesar pelo falecimento da Senhora Dina Maria Manfrin.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/mocao_0019-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/mocao_0019-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos regimentalmente à Mesa, depois de ouvido o Soberano Plenário, que seja aprovada a presente Moção de Pesar pelo falecimento do Senhor Alcides Fortunato da Silva, aos 81 anos. Oficie-se à família, transmitindo os pêsames dos vereadores e funcionários da Câmara Municipal. Rogamos a Deus que lhe dê o descanso dos justos e que conforte os corações de seus entes queridos.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/mocao_0020-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/mocao_0020-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Hiraku Kanazawa.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/mocao_0021-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/mocao_0021-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Edith Helena Consalter Candido.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/mocao_0022-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/mocao_0022-2018.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Aurea Andrade da Silva.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/mocao_00232018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/mocao_00232018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Airton Pirolo, aos 58 anos.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/mocao_00242018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/mocao_00242018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Suzana Pereira de Souza.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1476/mocao_00252018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1476/mocao_00252018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Luiz Antonio Ramos.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/mocao_00262018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/mocao_00262018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Cleusa Lima, aos 52 anos.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/mocao_00272018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/mocao_00272018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Elisa Raimundo de Matos.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/mocao_00302018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/mocao_00302018.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização aos professores residentes e/ou atuantes em nosso município, pelo Dia do Professor. A educação é à base de toda a sociedade e neste contexto o papel dos professores reveste-se de suma importância, pois são eles os grandes agentes do processo de formação educacional, social e cultural, além de instrumento de auxílio às famílias na formação do caráter de nossas crianças e adolescentes. Aos professores, a valorização e homenagens desta Casa!</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/mocao_00312018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/mocao_00312018.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização ao Secretário Municipal da Juventude e Cidadania, Sr João Paulo de Lima.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/mocao_00322018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/mocao_00322018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor ANTONIO PEREIRA DUTRA, aos 84 anos.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/mocao_00332018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/mocao_00332018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Diodete de Souza, aos 66 anos.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/mocao_00342018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/mocao_00342018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Cristiani Zanata, em 29 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/mocao_00352018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/mocao_00352018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Airton da Silva.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Afonso Nascimento Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/projeto_de_lei_ordinaria_00012018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/projeto_de_lei_ordinaria_00012018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, Inclusão á Lei de Diretrizes Orçamentarias, sobre a Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Mesa Diretora 1º Biênio</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/projeto_de_lei_ordinaria_00022018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/projeto_de_lei_ordinaria_00022018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Reajuste do valores dos Servidores Públicos Municípais do Poder Legislativo de Espírito Santo do Turvo para o exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/projeto_de_lei_ordinaria_00032018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/projeto_de_lei_ordinaria_00032018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação á Lei de Diretrizes Orçamentárias, sobre a Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/projeto_de_lei_ordinaria_00042018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/projeto_de_lei_ordinaria_00042018.pdf</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/projeto_de_lei_ordinaria_00052018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/projeto_de_lei_ordinaria_00052018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação á Lei de Diretrizes Orçamentárias, sobre a Abertura  de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/projeto_de_lei_ordinaria_00062018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/projeto_de_lei_ordinaria_00062018.pdf</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/projeto_de_lei_ordinaria_00072018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/projeto_de_lei_ordinaria_00072018.pdf</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/projeto_de_lei_ordinaria_00082018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/projeto_de_lei_ordinaria_00082018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de transferência de recursos financeiros mediante a celebração de Termo de Colaboração entre o Município de Espírito Santo do Turvo e o Centro Social São José - Casa de Apoio "ADELINA ALOE" de Santa Cruz do Rio Pardo e dá outras providências.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/projeto_de_lei_ordinaria_00092018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/projeto_de_lei_ordinaria_00092018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2019.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/projeto_de_lei_ordinaria_00102018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/projeto_de_lei_ordinaria_00102018.pdf</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/projeto_de_lei_ordinaria_00112018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/projeto_de_lei_ordinaria_00112018.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/projeto_de_lei_ordinaria_00122018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/projeto_de_lei_ordinaria_00122018.pdf</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/projeto_de_lei_ordinaria_00132018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/projeto_de_lei_ordinaria_00132018.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/projeto_de_lei_ordinaria_00142018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/projeto_de_lei_ordinaria_00142018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ingresso do Município de Espírito Santo do Turco/SP no Consórcio Intermunicipal do Vale do Paranapanema - CIVAP ratifica o seu Protocolo de Intenções consoantes os termos da Lei Federal Nº 11.107, de 06 de  abril de 2005, Decreto Federal Nº 6.107, de 17 de Janeiro de 2007 e artigo 25 do Estatuto do CIVAP e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/projeto_de_lei_ordinaria_00152018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/projeto_de_lei_ordinaria_00152018.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/projeto_de_lei_ordinaria_00162018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/projeto_de_lei_ordinaria_00162018.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/projeto_de_lei_ordinaria_00172018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/projeto_de_lei_ordinaria_00172018.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/projeto_de_lei_ordinaria_00182018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/projeto_de_lei_ordinaria_00182018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Cirurgias Eletivas no Município de Espírito Santo do Turvo/SP, Gratuitas aos usuários, no Âmbito do Sistema Único de Saúde - SUS e das outras providências.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/projeto_de_lei_ordinaria_00202018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/projeto_de_lei_ordinaria_00202018.pdf</t>
   </si>
   <si>
     <t>Disciplina os procedimentos sobre viagem a serviço e concessão de diária a Motorista/Diversos dos órgãos da administração pública direta e dá outras providências.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/projeto_de_lei_ordinaria_00212018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/projeto_de_lei_ordinaria_00212018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação à Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_lei_ordinaria_00232018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_lei_ordinaria_00232018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da nomenclatura da atual Rua 13 para a Rua "José Jorge Miguel" e dá outras providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/projeto_de_lei_ordinaria_00252018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/projeto_de_lei_ordinaria_00252018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Espírito Santo do Turvo para o exercício de 2019."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/projeto_de_lei_ordinaria_00262018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/projeto_de_lei_ordinaria_00262018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 793, de 7 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a concessão de kits natalinos aos funcionários municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>Aprova o 'Plano Municipal de Saneamento' do Município de Espírito Santo do Turvo e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/projeto_de_lei_ordinaria_00292018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/projeto_de_lei_ordinaria_00292018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Suplementar no valor de R$826.435,35 e dá outras providências.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/plc_executivo_01-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/plc_executivo_01-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos valores das referências dos salários dos funcionários públicos municipais para o exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/plc_executivo_02-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/plc_executivo_02-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores e do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/plc_executivo_03-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/plc_executivo_03-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 117 da Lei Complementar 210, de 29 de dezembro de 2011 e do artigo 43 da Lei Complementar 211, de 29 de dezembro de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/plc_executivo_04-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/plc_executivo_04-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal - PMRF/2018, dispondo sobre recebimento pela Prefeitura Municipal de Espírito Santo do Turvo de débitos tributários e não tributários dos contribuintes.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/plc_executivo_05-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/plc_executivo_05-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber a área descrita em doação, bem como realizar a Desapropriação de área necessária para a criação de (Logradouro )público a ser denominada "Rua Aparecida Petenassi" no município de Espírito Santo do Turvo e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/plc_executivo_06-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/plc_executivo_06-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sorteio de prêmios aos contribuintes que estiverem quites com os Tributos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1578/plc_executivo_07-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1578/plc_executivo_07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a conceder o Uso para exploração e manutenção do bem público munícipal - Centro de Triagem de Resíduos Sólidos e dá outras providência.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/plc_executivo_08-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/plc_executivo_08-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Gratificação a Empregado Público Efetivo da área de Assistência Social durante a vigência de convênio para a Construção de unidades habitacionais do empreendimento 'Espírito Santo do Turvo E1' e dá outras providências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/plc_executivo_09-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/plc_executivo_09-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 268, de 20 de julho de 2015.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/plc_executivo_10-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/plc_executivo_10-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio entre o Departamento Estadual de Trânsito - DETRAN-SP, e o Município de Espírito Santo do Turvo, objetivando a instalação, manutenção e funcionamento da Seção de Trânsito de Espírito Santo do Turvo, vinculada a Circunscrição Regional de Trânsito -CIRETRAN de Santa Cruz do Rio Pardo e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/plc_executivo_11-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/plc_executivo_11-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio de cooperação, contrato de programa, temros aditivos e outros ajustes com o Estado de São Paulo, Agência Reguladora de Saneamento e Energia do Estado de São Paulo - ARSESP e Companhia de Saneamento Básico do Estado de São Paulo - SABESP para as finalidades e condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/plc_executivo_12-2018.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/plc_executivo_12-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 286, de 21 de março de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1791,67 +1791,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_0003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/indicacao_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/mocao_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/indicacao_0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/indicacao_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacoes_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacoes_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacoes_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacoes_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacoes_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacoes_0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao_0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/indicacao_00272018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/indicacao_00282018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao_00292018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao_00302018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao_00312018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_00322018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_00332018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_00352018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_00362018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao_00372018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_00382018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_00392018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_00402018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_00412018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_00422018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_00432018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_00442018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_00452018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_00462018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/mocao_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/mocao_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/mocao_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/mocao_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/mocao_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/mocao_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/mocao_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/mocao_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/mocao_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/mocao_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/mocao_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/mocao_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/mocao_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/mocao_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/mocao_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/mocao_00232018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/mocao_00242018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1476/mocao_00252018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/mocao_00262018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/mocao_00272018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/mocao_00302018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/mocao_00312018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/mocao_00322018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/mocao_00332018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/mocao_00342018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/mocao_00352018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/projeto_de_lei_ordinaria_00012018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/projeto_de_lei_ordinaria_00022018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/projeto_de_lei_ordinaria_00032018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/projeto_de_lei_ordinaria_00042018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/projeto_de_lei_ordinaria_00052018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/projeto_de_lei_ordinaria_00062018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/projeto_de_lei_ordinaria_00072018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/projeto_de_lei_ordinaria_00082018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/projeto_de_lei_ordinaria_00092018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/projeto_de_lei_ordinaria_00102018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/projeto_de_lei_ordinaria_00112018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/projeto_de_lei_ordinaria_00122018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/projeto_de_lei_ordinaria_00132018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/projeto_de_lei_ordinaria_00142018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/projeto_de_lei_ordinaria_00152018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/projeto_de_lei_ordinaria_00162018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/projeto_de_lei_ordinaria_00172018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/projeto_de_lei_ordinaria_00182018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/projeto_de_lei_ordinaria_00202018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/projeto_de_lei_ordinaria_00212018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_lei_ordinaria_00232018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/projeto_de_lei_ordinaria_00252018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/projeto_de_lei_ordinaria_00262018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/projeto_de_lei_ordinaria_00292018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/plc_executivo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/plc_executivo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/plc_executivo_03-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/plc_executivo_04-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/plc_executivo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/plc_executivo_06-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1578/plc_executivo_07-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/plc_executivo_08-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/plc_executivo_09-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/plc_executivo_10-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/plc_executivo_11-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/plc_executivo_12-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1411/indicacao_0001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1412/indicacao_0002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1413/indicacao_0003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_0004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_0005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1417/indicacao_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1419/mocao_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1421/indicacao_0011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_0012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1426/indicacao_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacoes_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacoes_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacoes_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacoes_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacoes_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacoes_0023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_0024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao_0025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_0026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1437/indicacao_00272018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1438/indicacao_00282018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao_00292018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao_00302018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1441/indicacao_00312018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1442/indicacao_00322018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao_00332018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1444/indicacao_00352018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao_00362018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao_00372018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1447/indicacao_00382018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1448/indicacao_00392018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1449/indicacao_00402018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1450/indicacao_00412018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1451/indicacao_00422018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1452/indicacao_00432018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1453/indicacao_00442018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1454/indicacao_00452018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1455/indicacao_00462018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1459/mocao_0006-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1460/mocao_0007-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1461/mocao_0008-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1462/mocao_0009-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1463/mocao_0010-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1464/mocao_0013-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1465/mocao_0014-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/mocao_0015-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1467/mocao_0016-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/mocao_0017-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/mocao_0018-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/mocao_0019-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/mocao_0020-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/mocao_0021-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/mocao_0022-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/mocao_00232018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/mocao_00242018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1476/mocao_00252018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1477/mocao_00262018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1478/mocao_00272018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1479/mocao_00302018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1480/mocao_00312018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1481/mocao_00322018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1482/mocao_00332018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1483/mocao_00342018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1484/mocao_00352018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1521/projeto_de_lei_ordinaria_00012018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1522/projeto_de_lei_ordinaria_00022018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1523/projeto_de_lei_ordinaria_00032018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1524/projeto_de_lei_ordinaria_00042018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1525/projeto_de_lei_ordinaria_00052018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1526/projeto_de_lei_ordinaria_00062018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1527/projeto_de_lei_ordinaria_00072018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1528/projeto_de_lei_ordinaria_00082018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1529/projeto_de_lei_ordinaria_00092018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1530/projeto_de_lei_ordinaria_00102018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1531/projeto_de_lei_ordinaria_00112018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1532/projeto_de_lei_ordinaria_00122018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1533/projeto_de_lei_ordinaria_00132018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1534/projeto_de_lei_ordinaria_00142018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1535/projeto_de_lei_ordinaria_00152018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1536/projeto_de_lei_ordinaria_00162018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1537/projeto_de_lei_ordinaria_00172018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1538/projeto_de_lei_ordinaria_00182018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1539/projeto_de_lei_ordinaria_00202018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1540/projeto_de_lei_ordinaria_00212018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_lei_ordinaria_00232018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1542/projeto_de_lei_ordinaria_00252018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1543/projeto_de_lei_ordinaria_00262018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1546/projeto_de_lei_ordinaria_00292018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1572/plc_executivo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1573/plc_executivo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1574/plc_executivo_03-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1575/plc_executivo_04-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1576/plc_executivo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1577/plc_executivo_06-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1578/plc_executivo_07-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1579/plc_executivo_08-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1580/plc_executivo_09-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1581/plc_executivo_10-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1582/plc_executivo_11-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2018/1583/plc_executivo_12-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="215.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>