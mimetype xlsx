--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,2397 +54,2397 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_012019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_012019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar aquecedor na piscina municipal, possibilitando sua utilização para a prática de exercícios e recreação pela população durante todo o ano.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao_022019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao_022019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de oferecer tratamento endodôntico gratuito aos munícipes que dele necessitarem.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1458/indicacao_032019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1458/indicacao_032019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de fomentar a realização de ENCONTRO DE JIPEIROS no município de Espírito Santo do Turvo, a ser incorporada nos eventos realizados no transcorrer do ano pela municipalidade, com a finalidade de arrecadar fundos para alguma instituição beneficente cujos trabalhos atinjam nossa população.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Karina Justo Anize</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_00042019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_00042019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem a limpeza e manutenção do campo localizado no Jardim Vitória, bem como analisem a possibilidade de instalarem iluminação pública no local, o que permitirá aos moradores a utilização do campo para a prática de atividades esportivas e de lazer durante o período noturno, além de propiciar maior segurança àqueles que moram nas proximidades.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Fabio Moura Miguel, Pablo Henrique Nespolo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_0052019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_0052019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de plainar mais ou menos dois metros às margens do Lago Municipal, do lado do Ginásio Municipal de Esportes, bem como construir uma calçada nesta área plainada e instalar bancos a cada luminária já existente, propiciando aos munícipes melhores condições de praticarem a pesca no local. Indicamos ainda, que seja garantida a acessibilidade a deficientes e cadeirantes.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_0062019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_0062019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de regulamentar a cobrança do IPTU no município, para que seja realizada com vencimentos a partir do mês de abril de cada ano exercício, possibilitando aos proprietários de imóveis, planejar suas despesas visto que nos meses de janeiro, fevereiro e março o orçamento familiar geralmente se encontra sobrecarregado com o pagamento de IPVA ao Estado, aquisição de material escolar, entre outras despesas.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_0072019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_0072019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a poda das árvores localizadas na Avenida João Dias Júnior, estendendo a operação à todas as ruas da cidade, visando proporcionar a compatibilização das árvores com a fiação, estrutura de imóveis, passagem de pedestres e trafego de veículos.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_0082019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_0082019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar operação tapa buracos em todas as ruas da cidade.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_0092019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_0092019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizarem a limpeza e manutenção das bocas de lobo e bueiros existentes na cidade, auxiliando no combate ao mosquito da dengue e de animais peçonhentos como ratos e escorpiões.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1646/indicacao_00102019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1646/indicacao_00102019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar as manutenções necessárias no prédio da Escola Municipal de Ensino Fundamental "Antonio Gonçalves das Neves" fora do horário de aula, evitando transtornos aos alunos, professores e funcionários.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1647/indicacao_00112019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1647/indicacao_00112019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar medidas que visem a drenagem da água da chuva que se acumula nas proximidades da piscina municipal e que invade a casa de máquinas, causando danos ao motor da piscina.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_00122019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_00122019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de melhorar a sinalização horizontal e vertical das ruas do município, gerando maior segurança no trânsito.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_00132019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_00132019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito, a possibilidade de instalar refletores no Campo Municipal, possibilitando a utilização do local para a realização de jogos ou outros eventos também no período noturno.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_00142019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_00142019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de adquirir um placar digital para o Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_00152019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_00152019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar um campeonato de som automotivo e de carros rebaixados na cidade.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_00162019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_00162019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar reforma na quadra municipal, próximo a piscina, com nova pintura e instalação de refletores.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_00172019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_00172019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar lombadas nas ruas tidas como pontos críticos da cidade.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_00182019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_00182019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de alterar a referência recebidas pelos auxiliares de enfermagem, equiparando-a a referência recebida pelos técnicos em enfermagem, para aqueles que possuirem o referido curso técnico.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_0192019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_0192019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito e tome as providências cabíveis para construir um estacionamento em 90º em frente à Igreja da Paróquia Divino Espírito Santos, na Rua José Afonso Nascimento, adentrando no espaço da Praça Municipal. O estacionamento a 90º permitirá um maior número de carros estacionados nos arredores da igreja e das principais ruas do comércio local, beneficiando os fieis que frequentam a paróquia, o comércio local, os eventos realizados na praça, entre outros. Justifico a presente Indicação nos pedidos reiterados recebidos por vários munícipes, que culminou na realização de um abaixo assinado, cujos termos seguem anexo.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_0202019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_0202019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar no município o Certificado de Qualidade Alimentar para premiar os estabelecimentos comerciais existentes no município que trabalham com comida pronta.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_0212019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_0212019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instituir um PROGRAMA DE EDUCAÇÃO PARA O TRÂNSITO para os alunos da Escola Municipal "Antonio Gonçalves das Neves".</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_0222019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_0222019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar no Bairro São João do Turvo, uma academia ao ar livre, possibilitando aos moradores a prática de atividades fisicas.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_0232019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_0232019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de incluir datas comemorativas de educação ambiental no calendário municipal.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Karina Justo Anize, Osmar Aparecido Messias, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1660/indicacao_0242019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1660/indicacao_0242019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de regularizar o Fundo Municipal dos Direitos da Criança e do Adolescente e realizar as ações necessárias para que o município seja incluído no rol de municípios, permitindo a realização de doação direta ao Fundo Municipal ao realizar a Declaração de Imposto de Renda.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_0252019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_0252019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de dar manutenção na ponte sobre o Córrego Rangel situada na Rua Airton Senna, vez que atualmente tem suportado intenso trafego de caminhões pesados.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_0262019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_0262019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de retornar o Atendimento Psicológico na Escola Municipal, ampliando o atendimento também para a Escola Estadual.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_0027-2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_0027-2019.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal, nos termos regimentais, para que estude junto a quem de direito a possibilidade de implantar o sistema de monitoramento com câmeras nos principais Pontos do Município, tais como as entradas e saídas da cidade, no Centro e nas Praças e Prédios Públicos, visando garantir a segurança dos munícipes e visitantes e prevenir danos ao Patrimônio Público.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_0282019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_0282019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de fechar com alambrado a Pista de Skate, fixando horário de funcionamento.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_0292019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_0292019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar uma área de embarque e desembarque para o transporte escolar nas proximidades da Escola Municipal "Antonio Gonçalves das Neves", propiciando maior segurança aos alunos e moradores das proximidades.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_0302019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_0302019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir novos Pontos de Ônibus para abrigar Estudantes e Trabalhadores na Área Rural do Município, bem como dar Manutenção nos Pontos já existentes.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_0312019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_0312019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar bancos no calçadão em frente ao lado municipal, permitindo aos moradores um local agradável para o lazer e conversas.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_0322019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_0322019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de Instalar Bancos no calçadão em Frente ao Lago Municipal, permitindo aos moradores um local agradável para o lazer e conversas.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Fabio Moura Miguel</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_0332019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_0332019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto às Secretarias Municipais de Saúde, Assistência e Desenvolvimento Social e Juventude de Cidadania, a possibilidade de incluir no Calendário Municipal, uma semana de prevenção ao suicídio, ao aborto criminoso, gravidez na adolescência, alcoolismo e dependência química, realizando atividades que envolvam toda a população para discutir estes temas tão relevantes e presentes no nosso dia a dia.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_0342019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_0342019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instituir no município o CINEMA NA PRAÇA, como mais uma atividade de lazer para as famílias espírito-santenses, com a apresentação de filmes pelo menos uma vez ao mês.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_0352019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_0352019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de dar manutenção no campo de areia existente no Jardim Nova Esperança, bem como implantar iluminação pública no espaço, permitindo aos moradores utilizar a área para a prática esportiva e atividades de lazer inclusive ao anoitecer.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_0362019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_0362019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de dar manutenção na academia ao ar livre existente no Jardim Nova Esperança.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_0372019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_0372019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar estacionamento em 90º (noventa graus) na Rua Idarilho Gonçalves Nascimento, nas proximidades do Centro de Convivência do Idoso (CCI) e do Lago Municipal, possibilitando o melhor aproveitamento do espaço em dias de eventos.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao_0382019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao_0382019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de implantar estacionamento em 90º (noventa graus) em frente ao Ginásio Municipal de Esportes, possibilitando o melhor aproveitamento do espaço em dias de eventos.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/indicacao_0392019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/indicacao_0392019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de colocar alambrados atrás das traves dos gols do campinho localizado no Jardim Vitória.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao_0402019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao_0402019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a Secretária Municipal de Saúde, a possibilidade de disponibilizar a abertura da recepção da UBS para os munícipes que irão passar por consultas, realizar exames ou outros procedimentos em outras localidades enquanto aguardam o transporte municipal, permitindo-os que permaneçam em local coberto e protegidos de chuvas, vento e friagem.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_0412019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_0412019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar lixeiras grandes e com tampas no Bairro São João do Turvo, possibilitando aos moradores descartarem os sacos de lixo em local apropriado e livre do acesso de animais que possam abri-los e espalhá-los nos arredores.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_0422019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_0422019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de estender o horário de atendimento ao público durante as Campanhas do Agasalho até às 19h, possibilitando aos munícipes comparecerem após o horário de trabalho.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Pablo Henrique Nespolo, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_0432019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_0432019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a troca dos 633 (seiscentos e trinta e três) metros quadrados de rede de proteção da quadra do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_0442019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_0442019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar a revitalização da arena de prova do laço existente no Bairro São João do Turvo, bem como para que passe a realizar mensalmente um evento no local, através da Secretaria Municipal de Cultura, retomando as atividades da prova do laço.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/indicacao_0452019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/indicacao_0452019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de retomar a realização dos festivais sertanejos, eventos que eram tradicionais em nosso município e contavam com a participação e presença efetiva dos moradores.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_0462019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_0462019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar uma balança de pesagem destinada aos agricultores do município, propiciando-os vender seus produtos de forma mais justa, visto que atualmente por falta de uma balança, fazem as vendas por caminhão fechado ao invés de ser por peso, arcando sempre com algum prejuízo.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_0472019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_0472019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de adquirir um aparelho curativo de LED que acelera a cicatrização, estimula a vascularização, reduz a dor, possui ação analgésica e bactericida, conhecido comercialmente como CICATRILLUX.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_0482019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_0482019.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, nos termos regimentais, para que estude junto a quem de direito a possibilidade de fazer uma rotatória no cruzamento entre as ruas Acácio Trindade de Melo, Idarilio Gonçalves e Nelson Lourenço Camolese, conforme indicado no mapa anexo, visto que atualmente há grande fluxo de veículo que utilizam estas ruas que dão ao principal trevo da cidade.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_0492019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_0492019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir um muro entre a Secretaria Municipal de Educação, Escola Municipal de Educação Infantil Doce Anjo e a propriedade do Sr Nelson Nascimento, gerando maior segurança aos alunos.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_0502019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_0502019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realizar as apresentações festivas das escolas municipais no período noturno, para que os pais e demais familiares possam estar presentes.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_0512019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_0512019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de adquirir uma calcareadeira, uma grade, um sub-solador, um distribuidor de adubos e sementes para a Secretaria Municipal da Agricultura, visando atender os agricultores familiares, pequenos e médios produtores rurais.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_0522019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_0522019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de abrir uma rua no Jardim Canaã, paralelamente a Rodovia SP 225, com a pavimentação e iluminação adequada.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_0532019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_0532019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de incluir o Festival Sertanejo no calendário cultural no mês de novembro nas festividades de aniversário do município.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1786/indicacao_0542019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1786/indicacao_0542019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir obstáculos (lombadas) na Rua Aparecida Petenassi, no Bairro Alto Alegre, visando coibir o excesso de velocidade de alguns veículo que trafegam pelo local.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_0552019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_0552019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de ao PREFEITO MUNICIPAL, para que estude junto a quem de direito a possibilidade de instituir o programa de incentivo ao aleitamento materno no município, onde enfermeiras da UBS ou do PSF passariam a realizariam visitas domiciliares às nutrizes logo após o parto, para ensinar a forma correta de amamentar, esclarecendo dúvidas, corrigindo a "pegada" e transmitindo segurança a estas mães, que muitas vezes desistem do aleitamento materno por insegurança.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Maria Carolina de C.C.Orpinelli Bertolino, Pablo Henrique Nespolo, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_0562019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_0562019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir um VELÓRIO MUNICIPAL com os valores que serão devolvidos pela Câmara Municipal à Prefeitura Municipal a título de repasses dos duodécimos recebidos no decorrer do ano de 2019.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_0572019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_0572019.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Prefeito Municipal, a possibilidade de implantar uma balança comunitária para os agricultores do município, pois os mesmos tem que se deslocarem para cidades vizinhas realizarem a pesagem dos seus produtos.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/ind_0582019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/ind_0582019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de realização de show de viola enaltecendo a cultura de nossa cidade.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/ind_0592019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/ind_0592019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir lombadas na estrada municipal de acesso entre o bairro São João do Turvo e Domélia, de acordo com a necessidade encontrada.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind_0602019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind_0602019.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de a possibilidade de realizar um evento GOSPEL em agradecimento a Deus durante a semana de comemoração ao aniversário da cidade, com a participação de todas as Igrejas.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1813/ind_0612019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1813/ind_0612019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de ampliar a rede de energia elétrica existente nas dependências do Cemitério Municipal, colocando ao menos mais dois postes, permitindo aos munícipes e prestadores de serviço a utilização de energia elétrica de forma segura em todo o local quando da construção, reforma ou manutenção dos túmulos.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_0622019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_0622019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar placa contendo o nome "José de Melo" à Praça Municipal localizada no Jardim Vitória, nos termos do Decreto Legislativo N. 003, de 07 de agosto de 2018.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/indicacao_0632019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/indicacao_0632019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de disponibilizar um bebedouro na Praça "José Gonçalves" para a hidratação da população e visitantes.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/indicacao_0642019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/indicacao_0642019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de dar continuidade à Avenida Ana Geralda do Nascimento Carneira até seu encontro com a Rua Francisco José Martins, no Centro, melhorando o acesso aos bairros Jardim Vitória e Nova Esperança.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/ind_0652019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/ind_0652019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade, decorrido o prazo de um ano de seu falecimento, atribuir o nome do funcionário público municipal BENEDITO PEREIRA DE MELO ao prédio da Secretaria Municipal de Obras, visto que o homenageado trabalhou por 26 (vinte e seis) anos junto a esta secretaria, sempre de forma eficiente e respeitosa, sendo muito querido pela população e funcionários.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/ind_0662019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/ind_0662019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de construir uma quadra de basquete de rua ao lado da piscina municipal ou da pista de skate, possibilitando à população a prática de mais uma modalidade esportiva e de poder usufruir mais um espaço destinado ao lazer.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/ind_0672019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/ind_0672019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto a quem de direito a possibilidade de instalar alambrados ou grades de proteção às margens da ponte localizada na Rua Lino dos Santos, proporcionando maior segurança aos pedestres e impossibilitando que crianças ou adolescentes tenham acesso ao lago através da ponte, evitando circunstâncias de perigo à vida.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Maria Carolina de C.C.Orpinelli Bertolino</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/iind_0682019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/iind_0682019.pdf</t>
   </si>
   <si>
     <t>INDICO ao PREFEITO MUNICIPAL, nos termos dos artigos 168 e 169 do Regimento Interno desta Casa de Leis, para que estude junto ao Conselho Municipal de Trânsito a possibilidade de construir redutores de velocidade na Rua Idarilho Gonçalves Nascimento, visando proporcionar maior segurança aos pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/requerimento_00012019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/requerimento_00012019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Soberano Plenário, que seja oficiada a Companhia Paulista de Força e Luz - CPFL, para que verifique a possibilidade de adotar medidas a fim de refletir em melhorias na qualidade da energia elétrica distribuída em Espírito Santo do Turvo, que oscila constantemente, ocasionando inúmeros transtornos ao comércio local e aos munícipes. Saliento que o município esta em constante desenvolvimento, tendo a sua área urbana aumentada com a construção de dois novos núcleos residenciais nos últimos anos, mas que o fornecimento de energia elétrica não tem acompanhado este desenvolvimento, sendo necessárias melhorias com a devida urgência.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_00022019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_00022019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Mesa, ouvido o Soberano Plenário, que seja oficiada a empresa de telefonia móvel VIVO, para que adote medidas a fim de refletir em melhorias na qualidade do sinal de telefonia móvel no município de Espírito Santo do Turvo, que constantemente não apresenta sinal, prejudicando o comércio local e aos munícipes.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_00032019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_00032019.pdf</t>
   </si>
   <si>
     <t>Requeremos à MESA, ouvido o Soberano Plenário, que oficie o Juizo Eleitoral da Comarca de Santa Cruz do Rio Pardo, solicitando autorização para a realização de atendimento aos eleitores de Espírito Santo do Turvo, visando o cadastramento biométrico, de forma externa, através de posto itinerante, inclusive colocando as dependencias da Câmara Municipal à disposição para a realização do atendimento. Salientamos que o município possui aproximadamente 3.500 (três mil e quinhentos) eleitores, que em sua maioria estão encontrando dificuldades para se deslocar, quer por motivos financeiro, quer por impedimentos de conciliação com o horário de trabalho, motivo pelo qual o posto itinerante seria uma solução eficaz e menos dispendiosa para todos.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/requerimento_00042019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/requerimento_00042019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a MESA, ouvido o Soberano Plenário, que seja oficiada a Companhia Paulista de Força e Luz - CPFL, para que informe a esta Casa de Leis, em relação à implantação da rede de luz e energia elétrica no Bairro Alto Alegre em Espírito Santo do Turvo/SP.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>Delmari de Cassia Santos, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/requerimento_00052019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/requerimento_00052019.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS a MESA, ouvido o Soberano Plenário, que seja oficiada a Excelentíssima Senhora Engenheira Tereza Cristina Corrêa da Costa Dias, DD Ministra da Agricultura, Pecuária e Abastecimento, para que estude a possibilidade de ampliar os seguros agrícolas para dar cobertura às estufas e viveiros de frutas, legumes, hortaliças e flores construídas em outros modelos que não sejam EM ARCO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/requerimento_0072019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/requerimento_0072019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à SABESP- Companhia de Saneamento Básico do Estado de São Paulo, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, se há materiais que contenham amianto na estrutura da rede de abastecimento de água do município de Espírito Santo do Turvo. Se positivo, quantificar e informar a localização, bem como a finalidade do uso (se para abastecimento de água potável ou rede de esgoto, entre outras finalidades).</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/requerimento_0082019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/requerimento_0082019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à CART - Concessionária Auto Raposo Tavares, para que verifique a possibilidade de instituir a tarifa proporcional de pedágio aos moradores de Espírito Santo do Turvo que trabalham em Santa Cruz do Rio Pardo e vice-versa, possibilitando ao usuário um pagamento mais justo e proporcional ao trecho percorrido.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/requerimento_0092019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/requerimento_0092019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que para que informe a esta Casa de Leis, quando será retomado o atendimento veterinário gratuito. Justifico o presente requerimento nas atribuições e na competência desta Casa para requerer as informações pertinentes ao Poder Executivo, nos termos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/requerimneto_00102019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/requerimneto_00102019.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Gerente Regional da CPFL- Companhia Paulista de Força e Luz, a realização de uma audiência pública com os moradores do Bairro Alto Alegre, de Espírito Santo do Turvo, juntamente com os vereadores e Prefeito Municipal, com a finalidade de discutir a instalação da rede de iluminação pública e energia elétrica no referido bairro e informar quando serão iniciadas as obras/serviços para a implantação da rede de luz e energia elétrica; a previsão do tempo para a conclusão dos serviços; quem custeará estes serviços; quais os documentos que deverão ser apresentados pelos moradores no momento de requererem a ligação da energia elétrica; entre outros. Salientamos ainda, que com a indicação da melhor data e horário por parte do Gerente Regional da CPFL, esta Casa comunicará aos moradores e ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/requerimneto_00112019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/requerimneto_00112019.pdf</t>
   </si>
   <si>
     <t>Gerencia Regional da SABESP em Santa Cruz do Rio Pardo, para que informe a esta Casa de Leis, quando realizará a limpeza das fossas das residencias localizadas na Rua Aparecida Petenassi, Bairro Alto Alegre, Espírito Santo do Turvo, requeridas anteriormente- cópia anexa.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/requerimentos_01222019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/requerimentos_01222019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe o motivo pelo qual foi interrompido o atendimento psicológico na Escola Municipal, vez que o mesmo era de grande importância para os alunos. O atendimento psicológico nas escolas impacta desenvolvendo a reflexão e a conscientização de alunos, pais e professores acerca do melhor processo educacional, bem como diagnostica as diferentes demandas existentes entre os alunos tanto no ambiente escolar quanto familiar, sendo também fundamental para a identificação e tratamento de algumas doenças como o depressão.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimentos_01322019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimentos_01322019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À SABESP- COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO, através de seu gerente de Divisão, para que informe a esta Casa de Leis, o cronograma para a realização das obras de implantação da rede de água e esgoto do Bairro Alto Alegre em Espírito Santo do Turvo. Justifico o presente requerimento nas atribuições e na competência desta Casa para requerer as informações pertinentes ao Poder Executivo, nos termos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/requerimento_0142019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/requerimento_0142019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à SABESP- Companhia de Saneamento Básico do Estado de São Paulo, nos termos dos artigos 160 e seguintes do Regimento Interno, para que forneça a esta Casa de Leis, uma declaração negativa para a existência de canos/tubos que contenham amianto na estrutura da rede de abastecimento de água do município de Espírito Santo do Turvo.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/requerimento_0152019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/requerimento_0152019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos regimentais e ouvido o Soberano Plenário, para que informe a esta Casa de Leis, o nome de todas as estradas rurais, principais e secundárias, existentes em Espírito Santo do Turvo, com informações sobre seu marco inicial e final. Justifico o presente requerimento nas atribuições e na competência desta Casa para requerer as informações pertinentes ao Poder Executivo, nos termos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/requerimento_0162019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/requerimento_0162019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, o que falta para o término das instalações elétricas dos aparelhos de ar condicionado na Escola Municipal "Antonio Gonçalves das Neves". Justifico o presente requerimento nas atribuições e na competência desta Casa para requerer as informações pertinentes ao Poder Executivo, nos termos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_0172019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_0172019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, qual a data prevista para a entrega das casas construídas através de convênio com o CDHU.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_0182019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_0182019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe se é realizada fiscalização quanto a correta arrecadação das taxas pelos VENDEDORES AMBULANTES PROVENIENTES DE OUTROS MUNICÍPIOS, que buscam comercializar produtos como móveis em madeira; enxovais (cama, mesa, banho); mantas; sapatos, etc em nossa cidade, muitas vezes concorrendo diretamente com o comércio local. Requeiro ainda, que seja informado o valor arrecadado mensalmente com as taxas recolhidas.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/requerimento_0192019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/requerimento_0192019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe esta Casa de Leis se existe previsão para a implantação de braços de iluminação pública nos postes da Rua Ana Geralda de Oliveira Carneira, nas proximidades do Cemitério Municipal, vez que é o acesso mais utilizado para o deslocamento entre o Centro e os bairros Jardim Vitória e Jardim Nova Esperança. Requeiro que informe se há cotação orçamentária com o custo desta implantação de braços e havendo, seja fornecida cópia.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/requerimento_0202019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/requerimento_0202019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao DETRAN - Departamento Estadual de Trânsito - SP, através do CIRETRAN de Santa Cruz do Rio Pardo, para que informe a esta Casa de Leis o motivo pelo qual não estão sendo emitidos os Certificados de Registro e Licenciamento de Veículo - CRLV no posto do DETRAN em Espírito Santo do Turvo, sendo que o proprietário do veículo precisa aguardar uma semana para poder retirar o CRLV na unidade ou deslocar-se até Santa Cruz do Rio Pardo, após agendar a retirada do referido documento. J</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/requerimento_0212019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/requerimento_0212019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à SABESP - Companhia de Saneamento Básico do Estado de São Paulo, para que informe a esta Casa de Leis se há previsão para a instalação da rede de água e esgoto no Bairro Alto Alegre em Espírito Santo do Turvo.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_0222019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_0222019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao CONSELHO TUTELAR DE ESPÍRITO SANTO DO TURVO, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, se haveria a possibilidade dos Conselheiros Tutelares acompanharem os eventos realizados no município, nos quais sempre contam com a presença de crianças e adolescentes, visando constatar possíveis violações de seus direitos.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Karina Justo Anize, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/requerimento_0232019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/requerimento_0232019.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, nos termos dos artigos 160 e seguintes do Regimento Interno, para que verifique junto ao Ministério Público do Estado de São Paulo- Promotoria de Justiça da Comarca de Santa Cruz do Rio Pardo, a possibilidade de implantar no município, o Projeto "Familia Acolhedora". O acolhimento familiar, configura-se como uma medida de proteção direcionado à crianças e adolescentes e visa promover o acolhimento familiar de crianças e adolescentes afastadas temporariamente de sua família de origem;</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/requerimento_0242019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/requerimento_0242019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, se existe algum levantamento ou, caso não haja, se existe a possibilidade de realizar estudo, em parceria com a Secretaria Estadual da Saúde, Ministério da Saúde, INCA ou Hospitais Oncológicos, para verificar as causas da alta incidência de câncer no Município, visto que numa pesquisa realizada pelo Conselho Federal de Medicina, em Espírito Santo do Turvo 21% das mortes são provocadas pela doença. A necessidade do levantamento se torna mais evidente ao constatarmos que nos últimos anos a incidência da doença em tipos mais agressivos tem aumentado.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/req_0262019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/req_0262019.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao PREFEITO MUNICIPAL, nos termos dos artigos 160 e seguintes do Regimento Interno, para que informe a esta Casa de Leis, quando terá início as avaliações funcionais dos servidores públicos municipais instituídas pela Lei Complementar Municipal N. 317 de 20 de setembro de 2019 que "Institui o sistema de avaliação funcional periódico de desempenho dos servidores públicos municipais e dá outras providências", bem como o pagamento das gratificações de desempenho àqueles que atingirem a pontuação prevista no artigo 11 da referida lei.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Pablo Henrique Nespolo, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1485/mocao_0012019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1485/mocao_0012019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de SAMUEL GULART DA SILVA, aos 31 anos de idade.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1486/mocao_0022019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1486/mocao_0022019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora ALDIVINA FRANCISCA DA CRUZ.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1487/mocao_0032019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1487/mocao_0032019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor ISALTINO RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1488/mocao_0042019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1488/mocao_0042019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor OSVALDO ALVES DE ARAUJO, carinhosamente conhecido como Aguinha.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1489/mocao_0052019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1489/mocao_0052019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora NADIR ROSA PEREIRA, aos 66 anos de idade.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1592/mocao_00062019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1592/mocao_00062019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Benedito Aparecido Pacheco.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/mocao_00072019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/mocao_00072019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Pedro Galdino Neto, aos 64 anos.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/mocao_0082019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/mocao_0082019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que sejam consignadas na ata dos trabalhos desta sessão, congratulações para todas as munícipes e funcionárias públicas municipais pelo Dia Internacional da Mulher, passado em 08 de março do corrente mês, exaltando os exemplos dados pelas mulheres em todos os setores da sociedade, constituindo o alicerce e a base de sustentação da própria comunidade e contribuindo maciçamente para o progresso e desenvolvimento do nosso país.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/mocao_0092019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/mocao_0092019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, uma Moção de Repúdio face ao desfile da moção da Escola de Samba Gaviões da Fiel, de São Paulo, que apresentou a representação de uma batalha em que Satanás humilhava e vencia Cristo, ferindo o princípio fundamental da liberdade religiosa, prevista no artigo 5º da Constituição Federal. Jesus Cristo é o principal símbolo do Cristianismo e ao apresentá-lo como perdedor, sendo humilhado por Satanás, gerou revolta à comunidade cristã brasileira - católicos e evangélicos. A representação cuida de exaltar a vitória do mal sobre o bem, o que é uma repugnante inversão de valores, sendo totalmente imoral.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/mocao_0102019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/mocao_0102019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Francisca de Almeida, aos 84 anos de idade.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/mocao_0112019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/mocao_0112019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - falecimento da Senhora Maria de Lourdes Bertolino</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Pablo Henrique Nespolo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/mocao_0122019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/mocao_0122019.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento à Pastoral da Sobriedade da Paróquia Divino Espírito Santo pelo importante trabalho de prevenção e recuperação da dependencia quimica, bem como para a reinserção familiar e social das pessoas nessa situação. As reuniões nesse sentido acontecem todas as sextas-feiras, das 19:30h às 21h na sala de catequese da Igreja da Paróquia Divino Espírito Santo. Este grupo de autoajuda atende aproximadamente 10 (dez) pessoas por semana, entre dependentes e familiares. Trata-se de louvável trabalho voluntário em favor da redescoberta da dignidade e do verdadeiro sentido da vida, cabendo ao Poder Público o reconhecimento ora proposto, endereçado aos que se doam por uma causa tão nobre e edificante. Oficie-se os municipes Lourivaldo Rodrigues de Oliveira (Pachecão) - Coordenador; Iracema Ferreira dos Santos - Secretária e Idis Gonçalves Pedroli - Tesoureira e as demais componentes da Pastoral da Sobriedade - Senhoras Terezinha Lopes, Tereza Polito e Daniele Furlaneto, dando-lhe</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/mocao_0132019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/mocao_0132019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do jovem Djeykson Anthony.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/mocao_00142019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/mocao_00142019.pdf</t>
   </si>
   <si>
     <t>PROPONHOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, PARABENIZAÇÃO a todos os trabalhadores do município de Espírito Santo do Turvo, da iniciativa pública ou privada, pelo Dia do Trabalho, a ser comemorado no próximo dia 1º de maio. Que esta data nos traga uma profunda reflexão de forma a valorizarmos diariamente aqueles que contribuem para a grandeza e desenvolvimento deste município.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/mocao_00152019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/mocao_00152019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações pela passagem do Dia das Mães, a ser comemorado em 12 de maio do corrente ano.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/mocao_00162019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/mocao_00162019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, homenagem aos enfermeiros pela passagem do Dia do Enfermeiro, a ser comemorado no dia 12 de maio, salientando que são profissionais essenciais para o atendimento prestado aos pacientes que buscam a UBS e/ou PSF em nosso município, estabelecendo o elo entre o médico e o paciente, fornecendo o suporte para o atendimento prestado, ministrando os procedimentos preliminares e pós consulta. Nosso município dispõe em seu quadro de excelentes ENFERMEIROS, que esmeram-se no atendimento prestado, dando exemplo de profissionalismo e sensibilidade humana, aos quais encaminhamos esta homenagem.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/mocao_00172019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/mocao_00172019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, homenagem às profissionais da área social que atuam em Espírito Santo do Turvo, pela passagem do Dia do Assistente Social a ser comemorado em 15 de maio, ressaltando que sua atuação é de indescritível importância dentro da estrutura de atendimento governamental, pois cabe a estas profissionais, utilizando-se de técnica e sensibilidade, detectar os problemas, carências e demandas sociais enfrentadas por pessoas menos favorecidas, garantindo-lhes o acesso às políticas básicas de auxílio e proteção social.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/mocao_00182019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/mocao_00182019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor João Augusto Rodrigues</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/mocao_00192019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/mocao_00192019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Antonio Clemente Marques, aos 54 anos.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/mocao_parabenizacoa_0202019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/mocao_parabenizacoa_0202019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, parabenização aos Auxiliares e Técnicos de Enfermagem que atuam no município pela passagem do Dia Nacional do Auxiliar e Técnico de Enfermagem comemorado em 20 de maio, como forma de reconhecimento ao desempenho e dedicação no atendimento à população e em prol da saúde pública de qualidade em Espírito Santo do Turvo. Profissão exercida desde antes de Cristo, por homens e mulheres abnegados que cuidavam dos doentes, idosos e deficientes no intuito de garantir-lhes a sobrevivência. Estes cuidados de saúde foram evoluindo e entre os séculos V e VIII, a enfermagem surgiu entre os religiosos como um sacerdócio. Já no século XVI, passou a ser vista como uma profissão, devidamente institucionalizada, com padrões definidos. Atualmente podemos afirmar que muito mais que profissionais, são anjos que cuidam da vida, merendo serem valorizados pois são imprescind</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/mocao_pesar_0212019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/mocao_pesar_0212019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Olidia Francisca Manfrin</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/mocao_pesar_0222019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/mocao_pesar_0222019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor ANTÔNIO LUIZ DE ANDRADE</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/mocao_apoio_0232019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/mocao_apoio_0232019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, Moção de Apoio ao Projeto de Lei Complementar n. 02/2013 que tramita perante a Assembleia Legislativa do Estado de São Paulo, que assegura aos Diretores de Escola, Coordenadores Pedagógicos e Supervisores Escolares titulares de cargo, o direito à aposentadoria especial do Magistério. A questão da aposentadoria dos trabalhadores em educação nas escolas públicas vem sendo objeto de controvérsia. O trabalho dos profissionais da educação necessita de condições adequadas para ser realizado com sucesso. E garantir as condições de trabalho para os que estão em exercício na escola e nas secretárias de educação é responsabilidade do Estado, assim como assegurar a qualidade de vida para os profissionais no momento da aposentadoria, estando explicitas nas legislações que tratam dos direitos trabalhistas e sociais.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_0242019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_0242019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Senhora Kátia Catarina de Miranda.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/mocao_0252019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/mocao_0252019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Jonas Nivel Bertolino.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1726/mocao_0262019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1726/mocao_0262019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, Parabenização ao Secretário Municipal de Agricultura e Abastecimento, Engenheiro Agrônomo Leandro Henrique Tavares Lopes, ao Coordenador do Departamento de Manutenção de Estradas, Senhor Luiz Carlos Campos e à todos os funcionários envolvidos nos trabalhos de recuperação das estradas rurais das Associações de Agricultores Familiares (Bancos da Terra), pelo excelente trabalho executado.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/mocao_0272019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/mocao_0272019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização ao Secretário Municipal de Planejamento Urbano, Sr. Edmelson Funchal da Silva; ao Coordenador de Serviços Urbanos, Sr. Marcos Andrade e à todos os funcionários envolvidos nas obras de revitalização do calçadão municipal e do recinto da Festa do Peão, pelo excelente trabalho executado.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Pablo Henrique Nespolo, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/mocao_0282019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/mocao_0282019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização aos profissionais que compõe a equipe da Secretária Municipal de Saúde que realizaram com destreza e eficiência, um parto normal nas dependências da Unidade Básica de Saúde, conduzindo o nascimento de uma linda menina.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/mocao_0292019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/mocao_0292019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Gerson Mantovani.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/mocao_0302019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/mocao_0302019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização a todos os motoristas, em especial aos funcionários públicos municipais, por ocasião da comemoração do Dia do Motorista ocorrido em 25 de julho. Sabemos o quanto estes profissionais têm responsabilidades porque não estão apenas enfrentando o trânsito diário, estão transportando vidas. Outros estão zelando pela limpeza e conservação do município, auxiliando na melhoria da qualidade de vida da população. Esta homenagem é um reconhecimento pela segurança, dedicação e tranquilidade com que desempenham suas funções de forma tão louvável.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/mocao_0312019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/mocao_0312019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização a todos os Pais de nosso Município, pelo DIA DOS PAIS a ser comemorado no dia 11 de agosto, ressaltando que o "PAI" deve ser exemplo de valor e retidão. Deve exalar ensinamento, ser espelho, dar esperança. É o que mostra o caminho da vida à toda criança. Parabéns a todos os Pais!</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Waldemar Zanatta Neto, Delmari de Cassia Santos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/mocao_0322019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/mocao_0322019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização aos advogados que residem ou atuam em nosso município, CONSIDERANDO que no dia 11 de agosto comemoramos o "Dia do Advogado".</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Pablo Henrique Nespolo, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/mocao_0332019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/mocao_0332019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Damião Santos da Silva.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Delmari de Cassia Santos, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/mocao_0342019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/mocao_0342019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, Moção de Parabenização à jovem Vitória Peres por ter conquistado o Terceiro Lugar na Prova dos Três Tambores, categoria feminino, na XXII Festa do Peão de Espírito Santo do Turvo, representando com louvor nossa cidade.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/mocao_0352019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/mocao_0352019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Narciso Honório da Silva, aos 63 anos.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/mocao_0362019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/mocao_0362019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria José da Silveira.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/mocao_0372019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/mocao_0372019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr Nelson Pereira Rodrigues, carinhosamente conhecido como Onofre Pereira, aos 81 anos.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/mocao_0382019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/mocao_0382019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização ao adolescente espírito-santense Pedro Henrique Melo dos Santos por sua brilhante atuação como goleiro defendendo o Palmeiras, que sagrou-se campeão da "FUNROOTS CUP" realizada no província de Niigata no Japão, enchendo de alegria e orgulho todos do município. Ressalta-se que nesta temporada também conquistou a "Copa São Ludgero" realizada em Santa Cataria e a "Copa Ouro" em São Paulo, onde foi o goleiro menos vazado.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/mocao_0392019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/mocao_0392019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização aos psicólogos de nosso município por ocasião da comemoração do Dia do Psicólogo em 27 de agosto. Salientamos que estes profissionais usam da empatia para ouvir sem julgar e ver sem se escandalizar, além de buscarem entender o significado do silêncio daqueles que muitas vezes se calam diante do medo e da opressão.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_0402019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_0402019.pdf</t>
   </si>
   <si>
     <t>As atividades esportivas fazem bem para o homem, pois através delas é possível alcançar o equilíbrio físico e emocional. O esporte envolve à todos, mas principalmente jovens e crianças, afastando-os das drogas e da violência.Para a prática esportiva é essencial que um profissional da área da educação física faça uma orientação e avaliação, levando em conta as capacidades de cada um, os limites que o corpo de cada pessoa pode suportar, evitando que se machuquem, corrigindo a postura, atentos a respiração e cansaço para que não ultrapassem seus limites.Os profissionais da área muitas vezes trabalham com o aspecto lúdico, ajudando as pessoas a liberarem suas tensões e se tornarem mais felizes.Ante o exposto, ouvido o Soberano Plenário e atendidas as formalidades regimentais, propomos a presente Moção de Parabenização aos profissionais da área da educação física pela comemoração do Dia do Educador Físico (01/09).</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/mocao_0412019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/mocao_0412019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente moção para que seja consignada na ata dos trabalhos desta sessão, parabenização aos médicos veterinários que atuam no município por ocasião da comemoração do Dia do Médico Veterinário em 09 de setembro, salientando que são profissionais que além de cuidarem da saúde e bem estar dos animais, ajudam a diminuir a propagação de doenças transmitidas por animais aos seres humanos.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/mocao_0422019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/mocao_0422019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberanos Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização aos contadores que atuam no município pela comemoração do Dia do Contador em 22 de setembro.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/mocao_0432019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/mocao_0432019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização à todos os protetores e cuidadores voluntários que disponibilizam seu tempo e recursos financeiros em prol dos animais que se encontram em situação de abandono nas ruas de nossa cidade, promovendo a alimentação, medicação, agendamento para castração, banho, entre tantos outros cuidados necessários. Oficie-se cada um deles, com as devidas homenagens.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/mocao_0442019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/mocao_0442019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, parabenização aos Agentes Comunitários de Saúde, pela comemoração de seu dia em 04 de outubro. Conforme encontramos de forma muito precisa no Blog do próprio Ministério da Saúde, cada agente comunitário de saúde é "personagem fundamental da cadeia de Atenção Primária", estando mais próximo dos problemas que afetam a comunidade e se destacando pela capacidade de se comunicar com as pessoas e pela liderança natural que exerce (www.blog.saude.gov.br).</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/mocao_0452019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/mocao_0452019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignada na ata dos trabalhos desta sessão, parabenização a jovem Lettícia Gabriela da Silva, ganhadora do concurso Miss Funcionária Pública de Santa Cruz do Rio Pardo/2019 no último dia 31 de agosto. Letícia é moradora de Espírito Santo do Turvo e funcionária pública municipal na cidade vizinha, honrando-nos com o título recebido.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Rosinei Pereira da Silva, Waldemar Zanatta Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/mocao_0462019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/mocao_0462019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Manoel Ribeiro, carinhosamente conhecido por Piauí.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/mocao_0472019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/mocao_0472019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr Célio Aparecido Fernandes, aos 56 anos.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/mocao_0482019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/mocao_0482019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Delmir Natal de Andrade.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/mocao_0492019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/mocao_0492019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Moizaniel Nespolo, pai do vereador Pablo Henrique Nespolo, aos 56 anos, na cidade de Pederneiras.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/mocao_0502019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/mocao_0502019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Maria de Lurdes Santos.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/mocao_0512019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/mocao_0512019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Angelita Maria da Silva.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/mocao_0522019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/mocao_0522019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização à Assistente Social Vanessa Aparecida de Melo Igepi pelo trabalho desenvolvido junto ao Programa de Moradias Populares - CDHU/CEF/Prefeitura Municipal, e por não medir esforços para resolver junto a Caixa Econômica Federal um equivoco em relação a comprovação de renda da Senhora Tânia Cristina Galdino para obtenção de sua residência, possibilitando a esta ter assegurado o seu direito à moradia .</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto, Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Osmar Aparecido Messias, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/mocao_0532019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/mocao_0532019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização aos voluntários da Rede de Combate ao Câncer de Espírito Santo do Turvo, especialmente aos Senhores Amauri César Costa e Érica da Silva Melo Santos, pelo atendimento prestado à vários munícipes, com o fornecimento de itens de higiene pessoal, alimentação e medicamentos, que encontram na Rede o apoio necessário durante o tratamento.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/mocao_0542019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/mocao_0542019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Paulo César Miranda</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/mocao_0552019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/mocao_0552019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Aparecido Donizete Rosa</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>Waldemar Zanatta Neto, Osmar Aparecido Messias</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/mocao_0562019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/mocao_0562019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização aos abnegados profissionais que com competência e desprendimento, ensinam e educam com a paciência e a versatilidade de verdadeiros mestres e com um propósito impessoal de ensinar, que revigoram nos alunos o desejo de descobrir e conhecer cada vez mais, plantam a semente do saber, fazendo de suas mãos as mãos do aluno, de seus olhos, os olhos dos que os admiram, de seus conhecimentos, o aprendizado dos seus seguidores, pelo Dia do Professor a ser comemorado em 15 de outubro.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/mocao_0572019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/mocao_0572019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, para consignar na ata dos trabalhos desta Sessão, moção de parabenização ao Prefeito Municipal, Dr. Afonso Nascimento Neto e aos servidores Marcelo Rodrigues Cardamoni e Viviani Naurosk Pimentel, por extensão à todos os cirurgiões dentistas que atuam em Espírito Santo do Turvo, pelo transcurso do "Dia Mundial do Dentista" a ser comemorado em 03 de outubro e pelo "Dia do Dentista", comemorado nacionalmente em 25 de outubro.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/mocao_0582019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/mocao_0582019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização ao DR. PEDRO TITO CLARO DE OLIVEIRA FILHO e DRA JOICE APARECIDA RAMOS por ocasião do Dia do Fisioterapeuta a ser comemorado em 13 de outubro, em reconhecimento a estes profissionais que se dedicam diariamente para a recuperação e reabilitação física das pessoas, ajudando a manter os corpos saudáveis.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Delmari de Cassia Santos, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/mocao_0592019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/mocao_0592019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização aos médicos que atuam em nosso município pela passagem do Dia do Médico a ser comemorado no dia 18 de outubro, sendo oportuno destacar que estes profissionais se dedicam, diuturnamente ao mister de salvar vidas e promover a saúde da população.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>Osmar Aparecido Messias, Antonio Miguel de Oliveira Junior, Delmari de Cassia Santos, Fabio Moura Miguel, Karina Justo Anize, Maria Carolina de C.C.Orpinelli Bertolino, Pablo Henrique Nespolo, Rosinei Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/mocao_0612019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/mocao_0612019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabenização pelo dia do Professor.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/mocao_0622019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/mocao_0622019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, sinceros agradecimentos às conselheiras tutelares que encerram seus mandatos no transcorrer deste ano, por todo o trabalho realizado com dedicação e zelo, em prol dos direitos das crianças e adolescentes. Parabenizo também às recém-eleitas, que no decorrer dos próximos quatro anos deverão estar verdadeiramente comprometidas com a missão que lhes foi outorgada pelo voto facultativo, bem como às candidatas que ficaram como suplentes pela disposição em participar do processo de seleção, visto que todas lutaram pelo mesmo objetivo, podendo se considerar vencedoras.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>Fabio Moura Miguel, Antonio Miguel de Oliveira Junior</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/mocao_0632019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/mocao_0632019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS, na forma regimental e ouvido o Soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, reconhecimento ao Maestro "Cristiano Peloso" pelo desenvolvimento da música durante o tempo em que residiu em nosso município, ensinando com dedicação aproximadamente 100 (cem) pessoas entre jovens e adultos a arte da música. Ao Maestro Cristiano Peloso nossa gratidão!</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>Rosinei Pereira da Silva, Delmari de Cassia Santos</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/mocao_0652019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/mocao_0652019.pdf</t>
   </si>
   <si>
     <t>PROPOMOS na forma regimental e ouvido o soberano Plenário, a presente Moção para que sejam consignados na ata dos trabalhos desta sessão, agradecimentos ao senhor RODRIGO DAMASCENO ADORNO pelos serviços prestados ao município, sempre com dedicação e eficiência, PARABENIZANDO-O pela promoção alcançada ao cargo de encarregado junto a SABESP em Espírito Santo do Turvo.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/mocao_0662019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/mocao_0662019.pdf</t>
   </si>
   <si>
     <t>Requeremos regimentalmente à Mesa, depois de ouvido o Soberano Plenário, que seja aprovada esta Moção de Parabenização pelo DIA DO SERVIDOR PÚBLICO, criado através da Lei Federal n. 8112 de 11 de dezembro de 1990, celebrando os profissionais por meio dos quais o Estado presta seus serviços à população, executando-os na prática, norteados pelos ideais do bem comum. Oficie os Poderes Executivo e Legislativo, bem como a Escola Estadual, Destacamento da Polícia Militar e Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/mocao_pesar_0672019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/mocao_pesar_0672019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Benedito Pereira de Melo.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/mocao_parabenizacao_0682019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/mocao_parabenizacao_0682019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental ouvida o plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão, parabenização às Conselheira Tutelares por ocasião da comemoração do "Dia do Conselheiro Tutelar" em 18 de novembro. As Conselheiras Tutelares tem como principal função a proteção e garantia dos direitos das crianças e adolescentes. O Conselho Tutelar começa a agir sempre que estes direitos forem ameaçados ou violados pelo Estado, pela sociedade, pelos pais ou responsáveis ou em razão da própria conduta das crianças e adolescentes. Nesta oportunidade, enfatizo a importância de Cada Conselheira que atua em nosso município, agradecendo-as pela dedicação com que desempenham seu papel.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/mocao_0692019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/mocao_0692019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização à Secretaria Municipal de Juventude e Cidadania, na pessoa de seu Secretário Municipal, Sr. João Paulo de Lima, e à todos os funcionários que compõe a sua equipe, pelos projetos, eventos e atividades desenvolvidas com êxito e brilhantismo durante o exercício 2019, tais como as escolinhas de futebol, futsal, natação, dança e aulas de pilates; Projeto Vida em Movimento, Pequenas Bailarinas; Comemoração do Aniversário da Cidade; Mini Olimpíadas; Festa Junina; Festival de Música Sertaneja; Dia das Crianças; Feira da Lua; Cavalgadas; Soltura de peixes e Campeonato de Pesca, entre tantas outras.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/mocao_0702019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/mocao_0702019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Marcos Antonio Costa, aos 49 anos.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/mocao_0712019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/mocao_0712019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da senhora Antonia Maria de Lima, aos 73 anos.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/mocao_0722019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/mocao_0722019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, Parabenização aos fonoaudiólogos pela comemoração de seu dia, 09 de dezembro. Ressalto que são os profissionais responsáveis por fazer as pessoas desenvolverem melhor a fala, trabalharem os músculos do rosto ou a dicção, melhorando a qualidade de vida, a socialização e a autoestima.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/mocao_0732019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/mocao_0732019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o Soberano Plenário, a presente Moção para que seja consignado na ata dos trabalhos desta sessão, parabenização aos auxiliares de saúde bucal que atuam no município pelo Dia do Auxiliar em Saúde Bucal, comemorado em 24 de dezembro. São profissionais que realizam, entre outras atividades, às necessárias à prestação de cuidados no âmbito da promoção, prevenção e recuperação da saúde bucal.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/mocao_0742019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/mocao_0742019.pdf</t>
   </si>
   <si>
     <t>PROPONHO, na forma regimental e ouvido o soberano Plenário, a presente Moção, para que seja consignado na ata dos trabalhos desta sessão parabenização aos farmacêuticos que atuam no município pelo Dia do Farmacêutico que será comemorado no dia 20 de janeiro, data em que se homenageia o profissional que é responsável pela promoção da saúde e bem-estar das pessoas e, entre outros, pela promoção do uso racional de medicamentos.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora 2º Biênio</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/plol_001_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/plol_001_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 793, de 07 de fevereiro de 2017.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/plol_002_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/plol_002_2019.pdf</t>
   </si>
   <si>
     <t>Cria o cargo por função gratificada de coordenador do arquivo digital no âmbito da Câmara Municipal.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1556/plol_012_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1556/plol_012_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos valores das referências dos salários dos Servidores Públicos Municípais do Poder Legislativo do Poder Legislativo de Espírito Santo do Turvo para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Afonso Nascimento Neto</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1547/ploe_003_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1547/ploe_003_2019.pdf</t>
   </si>
   <si>
     <t>"Institui em caráter Experimental e provisório o Projeto/Programa "Saúde 24 h" e dá outras providência"</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1548/ploe_004_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1548/ploe_004_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação a Lei de Diretrizes Orçamentárias, sobre Abertura de Crédito Adicional e dá outras providência.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1549/ploe_005_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1549/ploe_005_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação á Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Especial e das outras providências.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1550/ploe_006_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1550/ploe_006_2019.pdf</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1551/ploe_007_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1551/ploe_007_2019.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1553/ploe_009_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1553/ploe_009_2019.pdf</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1554/ploe_010_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1554/ploe_010_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação de governo ao Plano Plurianual, inclusão de ação à Lei de Diretrizes Orçamentárias, sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1555/ploe_011_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1555/ploe_011_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 630, de 20 de março de 2012.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1557/ploe_013_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1557/ploe_013_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diária a servidor dos órgãos públicos da administração pública que se deslocar do município, eventualmente ou por motivo de serviço, para fazer face à despesas com alimentação e/ou hospedagem.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/ploe_014_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/ploe_014_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a finalizar obras para o encerramento do despejo de resíduos sólidos no Córrego da Lebre e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/ploe_015_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/ploe_015_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº751, de 30 de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/ploe_016_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/ploe_016_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão de Ação de Governo ao Plano Plurianual, Inclusão de Ação à Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/ploe_017_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/ploe_017_2019.pdf</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/ploe_018_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/ploe_018_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, inclusão de Ação à Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Especial e dá outras providências".</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/ploe_019_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/ploe_019_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, inclusão de Ação à Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Especial e dá outras providências". (R$2.294,85 para finalizar o convênio de Escola de Construção Civil - Assentador de Pisos e Azulejos).</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/ploe_020_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/ploe_020_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Inclusão de Ação de Governo ao Plano Plurianual, inclusão de Ação à Lei de Diretrizes Orçamentária, sobre a abertura de Crédito Adicional Suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ploe_021_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ploe_021_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão de ação de governo ao Plano Plurianual, inclusão de ação à Lei de Diretrizes Orçamentárias, sobre a abertura de crédito adicional especial e dá outras providências".</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/ploe_022_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/ploe_022_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício 2020.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/ploe_023_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/ploe_023_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação de governo ao Plano Plurianual, inclusão de ação à Lei de Diretrizes Orçamentária, sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/ploe_024_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/ploe_024_2019.pdf</t>
   </si>
   <si>
     <t>Tem por finalidade legitimar os gastos com a referida festividade, autorizando o Poder Executivo a efetuar a contratação de shows artísticos e empresa especializada na realização da XXII FESTA do Peão Boiadeiro; receber, de pessoas físicas ou jurídicas, doações de numerários, mediante depósito em conta corrente, valores estes destinados exclusivamente ao pagamento de despesas com a realização da festa. Caberá ao Prefeito Municipal nomear a Comissão para dar apoio e fiscalizar todas as etapas da festa.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/ploe_025_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/ploe_025_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de transferência de recursos financeiros mediante a celebração de Termo de Colaboração entre o Município de Espírito Santo do turvo e o centro Social São José - Casa de Apoio "Adelina Aloe" de Santa Cruz do Rio Pardo e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/ploe_026_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/ploe_026_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio de cooperação com o Centtro Estadual de Educação Tecnológica Paula Souza - CEETEPS e dá outras providências.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/ploe_027_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/ploe_027_2019.pdf</t>
   </si>
   <si>
     <t>Proibe o uso e a comercialização sem autorização de fogos de artíficios com estampido no Município.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/ploe_028_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/ploe_028_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Conselho Municipal de Fomento ao Comércio, Industria e Serviços e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração de Ação de Governo ao Plano Plurianual, Inclusão de Ação à Lei de Diretrizes Orçamentárias, sobre a Abertura de Crédito Adicional Especial e dá outras providências. (aquisição de equipamentos para o Centro Odontológico, no valor de R$ 21.845,33).</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ploe_030_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ploe_030_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração de Ação de Governo ao Plano Plurianual, Inclusão de Ação à Lei de Diretrizes Orçamentárias, sobre a Abertura de Crédito Adicional Especial e dá outras providências.(aquisição de equipamentos para o Centro de Reabilitação e Reeducação e Apoio Multiprofissional. R$ 27.363,06).</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/ploe_032_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/ploe_032_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Espírito Santo do Turvo para o Exercício de 2020.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/ploe_033_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/ploe_033_2019.pdf</t>
   </si>
   <si>
     <t>Aprova o "Plano de Contingência Municipal de Proteção e Defesa Civil do Município de Espírito Santo do Turvo e dá outras providências".</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/ploe_034_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/ploe_034_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Municipal Nº 847 de 11 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ploe_035_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ploe_035_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 356, de 20 de outubro de 2008, que propõe critérios para a regulamentação da provisão de benefícios eventuais no âmbito da política e assistência social, com a inclusão de benefício social denominado "Auxílio-Gás"para as famílias que encontrarem-se em vulnerabilidade social e dá outras providências".</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/ploe_036_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/ploe_036_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1846/ploe_037_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1846/ploe_037_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá Outras Providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/ploe_039_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/ploe_039_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Abertura de Crédito Adicional Suplementar, No Valor de R$ 609,333,40 e da outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores e do Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1490/plc_001_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1490/plc_001_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal – PMRF/2019, dispondo sobre recebimento pela Prefeitura Municipal de Espírito Santo do Turvo de débitos tributários e não tributários dos contribuintes.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1584/plc_002_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1584/plc_002_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e demais agentes políticos do município especificados em lei.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/plc_003_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/plc_003_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar n. 286, de 21 de março de 2017.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/plc_006_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/plc_006_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos valores das referências dos salários dos funcionários públicos municipais para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>Dispõe sobre os salários dos Agentes Comunitários de Saúde/Agente de Endemias para o Exercício de 2019 e da outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/plc_008_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/plc_008_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos particulares baldios, casa e construções abandonadas ou desocupadas localizadas no perímetro urbano.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>Dispõe sobre sorteio de prêmios aos contribuintes que estiverem quites com os Tributos Municipais e das outras providências.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/plc_010_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/plc_010_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do paragrafo 1º do artigo 25 da Lei Complementar nº 286, de 21 de março de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/plc_011_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/plc_011_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Taxa de Vistoria Sanitária, a Taxa de Serviços Diversos e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/plc_012_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/plc_012_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município de Espírito Santo do Turvo e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/plc_013_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/plc_013_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Complementar N. 286 de 21 de março de 2017.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/plc_015_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/plc_015_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Avaliação Funcional Periódica de Desempenho dos Servidores Públicos Municipais e dá Outras Providências.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/plc_016_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/plc_016_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do inciso I do artigo 81 da Lei Complementar nº 210, de 29 de dezembro de 2.011 e acrescenta o Anexo XVI em referida lei com a descrição das atribuições dos empregos públicos de Diretor, Vice-Diretor, Coordenador Pedagógico, Professor e Auxiliar Docente no Anexo e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/plc_017_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/plc_017_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação e reutilização de gêneros alimentícios e de sobras de alimentos destinados ao consumo humano por estabelecimentos localizados no Município de Espírito Santo do Turvo, cria o Selo Empresa Solidária e dá outras providências".</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/plc_018_2019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/plc_018_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar imóveis de sua propriedade e das outras providências.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/pdl_00012019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/pdl_00012019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de licença ao Prefeito Municipal, Doutor Afonso Nascimento Neto.;</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/pdl_00022019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/pdl_00022019.pdf</t>
   </si>
   <si>
     <t>Aprecia as Contas Anuais do Poder Executivo Municipal de Espírito Santo do Turvo referente ao exercício 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/pdl_00032019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/pdl_00032019.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadã Espírito-santense à Senhora MARIA APARECIDA DOMINGUES SANTOS e dá outras providências.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/pdl_00042019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/pdl_00042019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de licença ao Prefeito Municipal, Doutor Afonso Nascimento Neto."</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_resolucao_0012019.pdf</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_resolucao_0012019.pdf</t>
   </si>
   <si>
     <t>Faz doação de bens moveis pertercentes ao patrimônio do Poder Legislativo ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
-    <t>https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/oficio_encaminha_indicacoes.doc</t>
+    <t>http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/oficio_encaminha_indicacoes.doc</t>
   </si>
   <si>
     <t>Encaminha Indicação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2751,67 +2751,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_012019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao_022019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1458/indicacao_032019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_00042019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_0052019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_0062019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_0072019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_0082019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_0092019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1646/indicacao_00102019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1647/indicacao_00112019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_00122019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_00132019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_00142019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_00152019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_00162019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_00172019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_00182019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_0192019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_0202019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_0212019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_0222019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_0232019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1660/indicacao_0242019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_0252019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_0262019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_0027-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_0282019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_0292019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_0302019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_0312019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_0322019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_0332019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_0342019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_0352019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_0362019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_0372019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao_0382019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/indicacao_0392019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao_0402019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_0412019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_0422019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_0432019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_0442019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/indicacao_0452019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_0462019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_0472019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_0482019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_0492019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_0502019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_0512019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_0522019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_0532019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1786/indicacao_0542019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_0552019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_0562019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_0572019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/ind_0582019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/ind_0592019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind_0602019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1813/ind_0612019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_0622019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/indicacao_0632019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/indicacao_0642019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/ind_0652019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/ind_0662019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/ind_0672019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/iind_0682019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/requerimento_00012019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_00022019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_00032019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/requerimento_00042019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/requerimento_00052019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/requerimento_0072019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/requerimento_0082019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/requerimento_0092019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/requerimneto_00102019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/requerimneto_00112019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/requerimentos_01222019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimentos_01322019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/requerimento_0142019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/requerimento_0152019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/requerimento_0162019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_0172019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_0182019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/requerimento_0192019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/requerimento_0202019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/requerimento_0212019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_0222019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/requerimento_0232019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/requerimento_0242019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/req_0262019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1485/mocao_0012019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1486/mocao_0022019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1487/mocao_0032019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1488/mocao_0042019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1489/mocao_0052019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1592/mocao_00062019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/mocao_00072019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/mocao_0082019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/mocao_0092019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/mocao_0102019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/mocao_0112019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/mocao_0122019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/mocao_0132019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/mocao_00142019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/mocao_00152019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/mocao_00162019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/mocao_00172019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/mocao_00182019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/mocao_00192019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/mocao_parabenizacoa_0202019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/mocao_pesar_0212019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/mocao_pesar_0222019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/mocao_apoio_0232019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_0242019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/mocao_0252019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1726/mocao_0262019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/mocao_0272019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/mocao_0282019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/mocao_0292019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/mocao_0302019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/mocao_0312019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/mocao_0322019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/mocao_0332019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/mocao_0342019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/mocao_0352019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/mocao_0362019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/mocao_0372019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/mocao_0382019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/mocao_0392019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_0402019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/mocao_0412019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/mocao_0422019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/mocao_0432019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/mocao_0442019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/mocao_0452019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/mocao_0462019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/mocao_0472019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/mocao_0482019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/mocao_0492019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/mocao_0502019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/mocao_0512019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/mocao_0522019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/mocao_0532019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/mocao_0542019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/mocao_0552019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/mocao_0562019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/mocao_0572019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/mocao_0582019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/mocao_0592019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/mocao_0612019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/mocao_0622019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/mocao_0632019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/mocao_0652019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/mocao_0662019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/mocao_pesar_0672019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/mocao_parabenizacao_0682019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/mocao_0692019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/mocao_0702019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/mocao_0712019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/mocao_0722019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/mocao_0732019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/mocao_0742019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/plol_001_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/plol_002_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1556/plol_012_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1547/ploe_003_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1548/ploe_004_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1549/ploe_005_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1550/ploe_006_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1551/ploe_007_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1553/ploe_009_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1554/ploe_010_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1555/ploe_011_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1557/ploe_013_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/ploe_014_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/ploe_015_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/ploe_016_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/ploe_017_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/ploe_018_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/ploe_019_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/ploe_020_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ploe_021_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/ploe_022_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/ploe_023_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/ploe_024_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/ploe_025_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/ploe_026_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/ploe_027_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/ploe_028_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ploe_030_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/ploe_032_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/ploe_033_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/ploe_034_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ploe_035_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/ploe_036_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1846/ploe_037_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/ploe_039_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1490/plc_001_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1584/plc_002_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/plc_003_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/plc_006_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/plc_008_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/plc_010_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/plc_011_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/plc_012_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/plc_013_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/plc_015_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/plc_016_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/plc_017_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/plc_018_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/pdl_00012019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/pdl_00022019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/pdl_00032019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/pdl_00042019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_resolucao_0012019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/oficio_encaminha_indicacoes.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_012019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1457/indicacao_022019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1458/indicacao_032019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/indicacao_00042019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1641/indicacao_0052019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1642/indicacao_0062019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_0072019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1644/indicacao_0082019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_0092019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1646/indicacao_00102019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1647/indicacao_00112019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1648/indicacao_00122019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1649/indicacao_00132019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1650/indicacao_00142019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1651/indicacao_00152019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1652/indicacao_00162019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1653/indicacao_00172019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_00182019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1655/indicacao_0192019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1656/indicacao_0202019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1657/indicacao_0212019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1658/indicacao_0222019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_0232019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1660/indicacao_0242019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1661/indicacao_0252019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1662/indicacao_0262019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1663/indicacao_0027-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1664/indicacao_0282019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1665/indicacao_0292019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1666/indicacao_0302019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1667/indicacao_0312019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/indicacao_0322019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/indicacao_0332019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_0342019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/indicacao_0352019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/indicacao_0362019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/indicacao_0372019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/indicacao_0382019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/indicacao_0392019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/indicacao_0402019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/indicacao_0412019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/indicacao_0422019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/indicacao_0432019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/indicacao_0442019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/indicacao_0452019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/indicacao_0462019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/indicacao_0472019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/indicacao_0482019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/indicacao_0492019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/indicacao_0502019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/indicacao_0512019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/indicacao_0522019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_0532019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1786/indicacao_0542019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/indicacao_0552019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_0562019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_0572019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/ind_0582019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/ind_0592019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind_0602019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1813/ind_0612019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_0622019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/indicacao_0632019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/indicacao_0642019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/ind_0652019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/ind_0662019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/ind_0672019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/iind_0682019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/requerimento_00012019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_00022019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_00032019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/requerimento_00042019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/requerimento_00052019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/requerimento_0072019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/requerimento_0082019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/requerimento_0092019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/requerimneto_00102019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/requerimneto_00112019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/requerimentos_01222019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/requerimentos_01322019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/requerimento_0142019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/requerimento_0152019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/requerimento_0162019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_0172019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_0182019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/requerimento_0192019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/requerimento_0202019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/requerimento_0212019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_0222019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/requerimento_0232019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/requerimento_0242019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/req_0262019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1485/mocao_0012019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1486/mocao_0022019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1487/mocao_0032019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1488/mocao_0042019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1489/mocao_0052019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1592/mocao_00062019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/mocao_00072019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/mocao_0082019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/mocao_0092019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/mocao_0102019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/mocao_0112019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/mocao_0122019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/mocao_0132019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/mocao_00142019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/mocao_00152019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/mocao_00162019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/mocao_00172019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/mocao_00182019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/mocao_00192019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/mocao_parabenizacoa_0202019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/mocao_pesar_0212019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/mocao_pesar_0222019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/mocao_apoio_0232019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_0242019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/mocao_0252019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1726/mocao_0262019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/mocao_0272019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/mocao_0282019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/mocao_0292019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/mocao_0302019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/mocao_0312019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/mocao_0322019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/mocao_0332019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/mocao_0342019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/mocao_0352019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/mocao_0362019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/mocao_0372019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/mocao_0382019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/mocao_0392019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/mocao_0402019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/mocao_0412019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/mocao_0422019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/mocao_0432019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/mocao_0442019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/mocao_0452019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/mocao_0462019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/mocao_0472019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/mocao_0482019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/mocao_0492019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/mocao_0502019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/mocao_0512019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/mocao_0522019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/mocao_0532019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/mocao_0542019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/mocao_0552019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/mocao_0562019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/mocao_0572019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/mocao_0582019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/mocao_0592019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/mocao_0612019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/mocao_0622019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/mocao_0632019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/mocao_0652019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/mocao_0662019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/mocao_pesar_0672019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/mocao_parabenizacao_0682019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/mocao_0692019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/mocao_0702019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/mocao_0712019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/mocao_0722019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/mocao_0732019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/mocao_0742019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/plol_001_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/plol_002_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1556/plol_012_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1547/ploe_003_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1548/ploe_004_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1549/ploe_005_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1550/ploe_006_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1551/ploe_007_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1553/ploe_009_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1554/ploe_010_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1555/ploe_011_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1557/ploe_013_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/ploe_014_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/ploe_015_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/ploe_016_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/ploe_017_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/ploe_018_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/ploe_019_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/ploe_020_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ploe_021_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/ploe_022_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/ploe_023_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/ploe_024_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/ploe_025_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/ploe_026_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/ploe_027_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/ploe_028_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ploe_030_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/ploe_032_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/ploe_033_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/ploe_034_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ploe_035_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/ploe_036_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1846/ploe_037_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/ploe_039_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1490/plc_001_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1584/plc_002_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/plc_003_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/plc_006_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/plc_008_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/plc_010_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/plc_011_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/plc_012_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/plc_013_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/plc_015_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/plc_016_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/plc_017_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/plc_018_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/pdl_00012019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/pdl_00022019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/pdl_00032019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/pdl_00042019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/projeto_resolucao_0012019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espiritosantodoturvo.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/oficio_encaminha_indicacoes.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="215.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>